--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Ремни</t>
   </si>
   <si>
     <t>Ремень Z (0)-1180 К-23 К-1</t>
   </si>
   <si>
     <t>Ремень А-1120 Lp  СГА-1 СБ-160/200(380) БГР-200</t>
   </si>
   <si>
     <t>Ремень А-1180 С-412</t>
   </si>
   <si>
     <t xml:space="preserve">Ремень А-1250 Lp Г-40/42/55, СОМ-400 по 2 ремня </t>
   </si>
   <si>
@@ -270,50 +270,53 @@
     <t xml:space="preserve">Ремень 17х940  клиновой </t>
   </si>
   <si>
     <t>Ремень 13х925</t>
   </si>
   <si>
     <t>ремень А 864, 864Li / 894Ld / 914La, A32</t>
   </si>
   <si>
     <t>Ремень 13х787LI</t>
   </si>
   <si>
     <t>Ремень 4PK998LB клиновой</t>
   </si>
   <si>
     <t>Ремень 13x610 мм</t>
   </si>
   <si>
     <t>Ремень 4LXP700</t>
   </si>
   <si>
     <t>Ремень 750-5М-15</t>
   </si>
   <si>
     <t>Ремень  XPA 1300Lw  клиновой</t>
+  </si>
+  <si>
+    <t>Ремень 17х787Li</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -665,51 +668,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C84"/>
+  <dimension ref="A1:C85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -1632,50 +1635,61 @@
       <c r="C82" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C84" s="1">
         <f>1560.00</f>
         <v>1560</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>