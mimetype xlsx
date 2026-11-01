--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Ремни</t>
   </si>
   <si>
     <t>Ремень Z (0)-1180 К-23 К-1</t>
   </si>
   <si>
     <t>Ремень А-1120 Lp  СГА-1 СБ-160/200(380) БГР-200</t>
   </si>
   <si>
     <t>Ремень А-1180 С-412</t>
   </si>
   <si>
     <t xml:space="preserve">Ремень А-1250 Lp Г-40/42/55, СОМ-400 по 2 ремня </t>
   </si>
   <si>
@@ -273,50 +273,56 @@
     <t>Ремень 13х925</t>
   </si>
   <si>
     <t>ремень А 864, 864Li / 894Ld / 914La, A32</t>
   </si>
   <si>
     <t>Ремень 13х787LI</t>
   </si>
   <si>
     <t>Ремень 4PK998LB клиновой</t>
   </si>
   <si>
     <t>Ремень 13x610 мм</t>
   </si>
   <si>
     <t>Ремень 4LXP700</t>
   </si>
   <si>
     <t>Ремень 750-5М-15</t>
   </si>
   <si>
     <t>Ремень  XPA 1300Lw  клиновой</t>
   </si>
   <si>
     <t>Ремень 17х787Li</t>
+  </si>
+  <si>
+    <t>Ремень 13х737 LI</t>
+  </si>
+  <si>
+    <t>Ремень Б-1650 Lp / 1605 Li</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -668,51 +674,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C85"/>
+  <dimension ref="A1:C87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -922,52 +928,52 @@
       <c r="C22" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="1">
         <f>190.00</f>
         <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="1">
-        <f>250.00</f>
-        <v>250</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="1">
         <f>250.00</f>
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="1">
         <f>168.00</f>
         <v>168</v>
       </c>
@@ -982,52 +988,52 @@
       <c r="C27" s="1">
         <f>120.00</f>
         <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="1">
         <f>350.00</f>
         <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>3700.00</f>
+        <v>3700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="1">
         <f>250.00</f>
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="1">
         <f>170.00</f>
         <v>170</v>
       </c>
@@ -1645,50 +1651,72 @@
       </c>
       <c r="C83" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C84" s="1">
         <f>1560.00</f>
         <v>1560</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>