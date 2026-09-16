--- v0 (2026-06-20)
+++ v1 (2026-09-16)
@@ -12,110 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Расходные материалы &gt; Алмазные коронки</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 036/045_11/4_BCH50/4</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 046/045_11/4_BCH50/5</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 062/045_11/4_BCH50/6</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 082/045_11/4_BCH50/7</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 102/045_11/4_BCH50/9</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 152/045_11/4_BCH50/12</t>
   </si>
   <si>
     <t>Сверло алмазное для подрозетников SF-D70 72/65 M16 TR 5 LSR</t>
   </si>
   <si>
     <t>Сверло алмазное для подрозетников SF-D70 68/65 M16 TR 5 LSR</t>
   </si>
   <si>
     <t>Сверло алмазное для подрозетников SF-D70 82/65 M16 TR 5 LSR</t>
   </si>
   <si>
     <t>Адаптер SDS+/M16_drift key + ценртровочное сверло</t>
   </si>
   <si>
     <t>Адаптер M16/шестигранник под дрель, 120мм (комплект)</t>
   </si>
   <si>
     <t>Запасные части &gt; Расходные материалы &gt; Для нарезчиков швов</t>
   </si>
   <si>
+    <t xml:space="preserve">Диск 350мм * 25,4 Асфальт </t>
+  </si>
+  <si>
+    <t>Диск 350мм * 25,4 асфальт Адель</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Диск алмазный сплитстоун Д= 300мм отв. 25,4 мм</t>
   </si>
   <si>
     <t>Диск алмазный сплитстоун Д= 300мм отв. 25,4 мм Бетон/асфальт 20</t>
   </si>
   <si>
+    <t>Алмазный диск 230х2,5х22,2 Сегмент сухой рез, HEADROCK</t>
+  </si>
+  <si>
+    <t>Диск алмазный 1A1RSS/C3D350-2.3/1.5T-10W-22.23H concrete Elsilber</t>
+  </si>
+  <si>
+    <t>Алмазный диск 230х2,6х22,2 Сегмент сухой рез 659608</t>
+  </si>
+  <si>
     <t xml:space="preserve">Алмазный диск 400*10*25.4 "TORGWIN" сегмент по бетону </t>
   </si>
   <si>
-    <t>-</t>
+    <t xml:space="preserve">Алмазный диск 400*10*25.4 "TORGWIN" сегмент по асфальту  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алмазный диск Beton+/Premium 230х2,4х7х22,2 </t>
+  </si>
+  <si>
+    <t>Алмазный диск Beton+/Premium 230х2,4х7х22,2 Medial (Германия)</t>
   </si>
   <si>
     <t>Запасные части &gt; Расходные материалы &gt; Для обработки бетона</t>
   </si>
   <si>
     <t>Хомут крепления сегментов 80/100 мм</t>
   </si>
   <si>
     <t>Сегмент МШМ 6С 85х78х50 54с125</t>
   </si>
   <si>
     <t>Сегмент МШМ 6С 85х78х50 54с80</t>
   </si>
   <si>
     <t>Лопасти СО-170 Украина, верт. крепл. комплект</t>
   </si>
   <si>
     <t>Сегмент МШМ 6С 85х78х50 54с40</t>
   </si>
   <si>
     <t>Барабан для СО-410 в сборе</t>
   </si>
   <si>
     <t>Диск затирочный СО-170  (D= 880 мм под 3 лопасти)</t>
   </si>
@@ -641,54 +665,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C78"/>
+  <dimension ref="A1:C85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A49" sqref="A49"/>
+      <selection activeCell="A56" sqref="A56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -819,762 +843,843 @@
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="1">
         <f>1200.00</f>
         <v>1200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1">
-        <f>3200.00</f>
-        <v>3200</v>
+        <f>3100.00</f>
+        <v>3100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="1">
+      <c r="C19" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="1">
+        <f>3200.00</f>
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="1">
         <f>3600.00</f>
         <v>3600</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="C21" s="1"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>573.00</f>
+        <v>573</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>2970.00</f>
+        <v>2970</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>495.00</f>
+        <v>495</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C25" s="1">
-[...1 lines deleted...]
-        <v>1700</v>
+      <c r="C25" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="1">
-[...1 lines deleted...]
-        <v>300</v>
+      <c r="C26" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C27" s="1">
+        <v>27</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" s="1">
+        <f>110.00</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="1">
+        <f>300.00</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="1">
+        <f>300.00</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="1">
+        <f>1700.00</f>
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="1">
+        <f>300.00</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="1">
         <f>40000.00</f>
         <v>40000</v>
       </c>
     </row>
-    <row r="28" spans="1:3">
-[...6 lines deleted...]
-      <c r="C28" s="1">
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="1">
         <f>5700.00</f>
         <v>5700</v>
       </c>
     </row>
-    <row r="29" spans="1:3">
-[...6 lines deleted...]
-      <c r="C29" s="1">
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="1">
         <f>1700.00</f>
         <v>1700</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
-[...6 lines deleted...]
-      <c r="C30" s="1">
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="1">
         <f>230.00</f>
         <v>230</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
-[...6 lines deleted...]
-      <c r="C31" s="1">
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="1">
         <f>1700.00</f>
         <v>1700</v>
       </c>
     </row>
-    <row r="32" spans="1:3">
-[...37 lines deleted...]
-      <c r="C35" s="1">
+    <row r="39" spans="1:3">
+      <c r="A39" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="1">
+        <f>135.00</f>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="1">
+        <f>135.00</f>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="1">
         <f>4200.00</f>
         <v>4200</v>
       </c>
     </row>
-    <row r="36" spans="1:3">
-[...30 lines deleted...]
-      <c r="C38" s="1">
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="1">
+        <f>110.00</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="1">
+        <f>110.00</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
-    <row r="39" spans="1:3">
-[...6 lines deleted...]
-      <c r="C39" s="1">
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
-    <row r="40" spans="1:3">
-[...6 lines deleted...]
-      <c r="C40" s="1">
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
-    <row r="41" spans="1:3">
-[...18 lines deleted...]
-      <c r="C42" s="1">
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="1">
+        <f>135.00</f>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="1">
         <f>1750.00</f>
         <v>1750</v>
       </c>
     </row>
-    <row r="43" spans="1:3">
-[...18 lines deleted...]
-      <c r="C44" s="1">
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="1">
+        <f>110.00</f>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="1">
         <f>850.00</f>
         <v>850</v>
       </c>
     </row>
-    <row r="45" spans="1:3">
-[...25 lines deleted...]
-      <c r="C47" s="1">
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="1">
+        <f>135.00</f>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="1">
         <f>1600.00</f>
         <v>1600</v>
       </c>
     </row>
-    <row r="48" spans="1:3">
-[...6 lines deleted...]
-      <c r="C48" s="1">
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="1">
         <f>1600.00</f>
         <v>1600</v>
       </c>
     </row>
-    <row r="49" spans="1:3">
-[...13 lines deleted...]
-      <c r="C50" s="1">
+    <row r="56" spans="1:3">
+      <c r="A56" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C57" s="1">
         <f>2950.00</f>
         <v>2950</v>
       </c>
     </row>
-    <row r="51" spans="1:3">
-[...6 lines deleted...]
-      <c r="C51" s="1">
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="1">
         <f>3800.00</f>
         <v>3800</v>
       </c>
     </row>
-    <row r="52" spans="1:3">
-[...6 lines deleted...]
-      <c r="C52" s="1">
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C59" s="1">
         <f>2700.00</f>
         <v>2700</v>
       </c>
     </row>
-    <row r="53" spans="1:3">
-[...6 lines deleted...]
-      <c r="C53" s="1">
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C60" s="1">
         <f>4200.00</f>
         <v>4200</v>
       </c>
     </row>
-    <row r="54" spans="1:3">
-[...6 lines deleted...]
-      <c r="C54" s="1">
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="55" spans="1:3">
-[...6 lines deleted...]
-      <c r="C55" s="1">
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="56" spans="1:3">
-[...6 lines deleted...]
-      <c r="C56" s="1">
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="1">
         <f>2800.00</f>
         <v>2800</v>
       </c>
     </row>
-    <row r="57" spans="1:3">
-[...6 lines deleted...]
-      <c r="C57" s="1">
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="58" spans="1:3">
-[...6 lines deleted...]
-      <c r="C58" s="1">
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="1">
         <f>3105.00</f>
         <v>3105</v>
       </c>
     </row>
-    <row r="59" spans="1:3">
-[...6 lines deleted...]
-      <c r="C59" s="1">
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" s="1">
         <f>5500.00</f>
         <v>5500</v>
       </c>
     </row>
-    <row r="60" spans="1:3">
-[...6 lines deleted...]
-      <c r="C60" s="1">
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C67" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="61" spans="1:3">
-[...6 lines deleted...]
-      <c r="C61" s="1">
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="62" spans="1:3">
-[...6 lines deleted...]
-      <c r="C62" s="1">
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="63" spans="1:3">
-[...6 lines deleted...]
-      <c r="C63" s="1">
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="64" spans="1:3">
-[...6 lines deleted...]
-      <c r="C64" s="1">
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="1">
         <f>4500.00</f>
         <v>4500</v>
       </c>
     </row>
-    <row r="65" spans="1:3">
-[...6 lines deleted...]
-      <c r="C65" s="1">
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="1">
         <f>4800.00</f>
         <v>4800</v>
       </c>
     </row>
-    <row r="66" spans="1:3">
-[...6 lines deleted...]
-      <c r="C66" s="1">
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="1">
         <f>3800.00</f>
         <v>3800</v>
       </c>
     </row>
-    <row r="67" spans="1:3">
-[...6 lines deleted...]
-      <c r="C67" s="1">
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="1">
         <f>4200.00</f>
         <v>4200</v>
       </c>
     </row>
-    <row r="68" spans="1:3">
-[...6 lines deleted...]
-      <c r="C68" s="1">
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="1">
         <f>2700.00</f>
         <v>2700</v>
       </c>
     </row>
-    <row r="69" spans="1:3">
-[...6 lines deleted...]
-      <c r="C69" s="1">
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="1">
         <f>4200.00</f>
         <v>4200</v>
       </c>
     </row>
-    <row r="70" spans="1:3">
-[...6 lines deleted...]
-      <c r="C70" s="1">
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="1">
         <f>3105.00</f>
         <v>3105</v>
       </c>
     </row>
-    <row r="71" spans="1:3">
-[...6 lines deleted...]
-      <c r="C71" s="1">
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="1">
         <f>5500.00</f>
         <v>5500</v>
       </c>
     </row>
-    <row r="72" spans="1:3">
-[...6 lines deleted...]
-      <c r="C72" s="1">
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="73" spans="1:3">
-[...6 lines deleted...]
-      <c r="C73" s="1">
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C80" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="74" spans="1:3">
-[...6 lines deleted...]
-      <c r="C74" s="1">
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="75" spans="1:3">
-[...6 lines deleted...]
-      <c r="C75" s="1">
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="76" spans="1:3">
-[...6 lines deleted...]
-      <c r="C76" s="1">
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="77" spans="1:3">
-[...6 lines deleted...]
-      <c r="C77" s="1">
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C84" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="78" spans="1:3">
-[...6 lines deleted...]
-      <c r="C78" s="1">
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="1">
         <f>8500.00</f>
         <v>8500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="A21:C21"/>
-[...2 lines deleted...]
-    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A56:C56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>