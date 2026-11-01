--- v1 (2026-09-16)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Расходные материалы &gt; Алмазные коронки</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 036/045_11/4_BCH50/4</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 046/045_11/4_BCH50/5</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 062/045_11/4_BCH50/6</t>
   </si>
   <si>
     <t>Алмазная коронка (сверло кольцевое) 082/045_11/4_BCH50/7</t>
   </si>
   <si>
@@ -96,50 +96,53 @@
     <t>Диск алмазный сплитстоун Д= 300мм отв. 25,4 мм</t>
   </si>
   <si>
     <t>Диск алмазный сплитстоун Д= 300мм отв. 25,4 мм Бетон/асфальт 20</t>
   </si>
   <si>
     <t>Алмазный диск 230х2,5х22,2 Сегмент сухой рез, HEADROCK</t>
   </si>
   <si>
     <t>Диск алмазный 1A1RSS/C3D350-2.3/1.5T-10W-22.23H concrete Elsilber</t>
   </si>
   <si>
     <t>Алмазный диск 230х2,6х22,2 Сегмент сухой рез 659608</t>
   </si>
   <si>
     <t xml:space="preserve">Алмазный диск 400*10*25.4 "TORGWIN" сегмент по бетону </t>
   </si>
   <si>
     <t xml:space="preserve">Алмазный диск 400*10*25.4 "TORGWIN" сегмент по асфальту  </t>
   </si>
   <si>
     <t xml:space="preserve">Алмазный диск Beton+/Premium 230х2,4х7х22,2 </t>
   </si>
   <si>
     <t>Алмазный диск Beton+/Premium 230х2,4х7х22,2 Medial (Германия)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Диск алмазный  400 х 25,4 мм, "Бетон",сухой/мокрый рез// Сибртех </t>
   </si>
   <si>
     <t>Запасные части &gt; Расходные материалы &gt; Для обработки бетона</t>
   </si>
   <si>
     <t>Хомут крепления сегментов 80/100 мм</t>
   </si>
   <si>
     <t>Сегмент МШМ 6С 85х78х50 54с125</t>
   </si>
   <si>
     <t>Сегмент МШМ 6С 85х78х50 54с80</t>
   </si>
   <si>
     <t>Лопасти СО-170 Украина, верт. крепл. комплект</t>
   </si>
   <si>
     <t>Сегмент МШМ 6С 85х78х50 54с40</t>
   </si>
   <si>
     <t>Барабан для СО-410 в сборе</t>
   </si>
   <si>
     <t>Диск затирочный СО-170  (D= 880 мм под 3 лопасти)</t>
   </si>
@@ -665,54 +668,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C85"/>
+  <dimension ref="A1:C86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A56" sqref="A56"/>
+      <selection activeCell="A57" sqref="A57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -952,734 +955,746 @@
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:3">
-      <c r="A28" s="3" t="s">
+      <c r="A28" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="1"/>
-      <c r="C28" s="1"/>
+      <c r="B28" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="1">
+        <f>5900.00</f>
+        <v>5900</v>
+      </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="1">
-        <f>1700.00</f>
-        <v>1700</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>1700.00</f>
+        <v>1700</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="1">
-        <f>40000.00</f>
-        <v>40000</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="1">
-        <f>5700.00</f>
-        <v>5700</v>
+        <f>40000.00</f>
+        <v>40000</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="1">
-        <f>1700.00</f>
-        <v>1700</v>
+        <f>5700.00</f>
+        <v>5700</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="1">
-        <f>230.00</f>
-        <v>230</v>
+        <f>1700.00</f>
+        <v>1700</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="1">
+        <f>230.00</f>
+        <v>230</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="1">
         <f>1700.00</f>
         <v>1700</v>
       </c>
     </row>
-    <row r="39" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="40" spans="1:3">
-      <c r="A40" s="1" t="s">
+      <c r="A40" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="1">
         <f>135.00</f>
         <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="1">
-        <f>4200.00</f>
-        <v>4200</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>4200.00</f>
+        <v>4200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="1">
         <f>110.00</f>
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="1">
-        <f>280.00</f>
-        <v>280</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="1">
-        <f>135.00</f>
-        <v>135</v>
+        <f>280.00</f>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="1">
-        <f>1750.00</f>
-        <v>1750</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>1750.00</f>
+        <v>1750</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C51" s="1">
-        <f>850.00</f>
-        <v>850</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="1">
+        <f>850.00</f>
+        <v>850</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="1">
         <f>135.00</f>
         <v>135</v>
       </c>
     </row>
-    <row r="53" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="54" spans="1:3">
-      <c r="A54" s="1" t="s">
+      <c r="A54" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C55" s="1">
         <f>1600.00</f>
         <v>1600</v>
       </c>
     </row>
     <row r="56" spans="1:3">
-      <c r="A56" s="3" t="s">
+      <c r="A56" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B56" s="1"/>
-      <c r="C56" s="1"/>
+      <c r="B56" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="1">
+        <f>1600.00</f>
+        <v>1600</v>
+      </c>
     </row>
     <row r="57" spans="1:3">
-      <c r="A57" s="1" t="s">
+      <c r="A57" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B57" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C58" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>2950.00</f>
+        <v>2950</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="1">
-        <f>2700.00</f>
-        <v>2700</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="1">
-        <f>4200.00</f>
-        <v>4200</v>
+        <f>2700.00</f>
+        <v>2700</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>4200.00</f>
+        <v>4200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C63" s="1">
-        <f>2800.00</f>
-        <v>2800</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C64" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2800.00</f>
+        <v>2800</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C65" s="1">
-        <f>3105.00</f>
-        <v>3105</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C66" s="1">
-        <f>5500.00</f>
-        <v>5500</v>
+        <f>3105.00</f>
+        <v>3105</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>5500.00</f>
+        <v>5500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C71" s="1">
-        <f>4500.00</f>
-        <v>4500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C72" s="1">
-        <f>4800.00</f>
-        <v>4800</v>
+        <f>4500.00</f>
+        <v>4500</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C73" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>4800.00</f>
+        <v>4800</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="1">
-        <f>4200.00</f>
-        <v>4200</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C75" s="1">
-        <f>2700.00</f>
-        <v>2700</v>
+        <f>4200.00</f>
+        <v>4200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="1">
-        <f>4200.00</f>
-        <v>4200</v>
+        <f>2700.00</f>
+        <v>2700</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C77" s="1">
-        <f>3105.00</f>
-        <v>3105</v>
+        <f>4200.00</f>
+        <v>4200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C78" s="1">
-        <f>5500.00</f>
-        <v>5500</v>
+        <f>3105.00</f>
+        <v>3105</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>5500.00</f>
+        <v>5500</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C80" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C81" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C83" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="1">
+        <f>3500.00</f>
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C86" s="1">
         <f>8500.00</f>
         <v>8500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="A28:C28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A57:C57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>