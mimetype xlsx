--- v0 (2026-06-18)
+++ v1 (2026-09-17)
@@ -296,51 +296,51 @@
   <si>
     <t>Крышка цилиндров С415М.01.00.001</t>
   </si>
   <si>
     <t>Комплект уплотнительных элементов С412М.70.00.000</t>
   </si>
   <si>
     <t>Шатун С412М.01.01.100 зч</t>
   </si>
   <si>
     <t>Палец С412М.01.01.009</t>
   </si>
   <si>
     <t>Пробка С415М.01.20.201</t>
   </si>
   <si>
     <t>Поршень с шатуном С412М.01.02.000</t>
   </si>
   <si>
     <t>Комплект уплотнительных элементов С415М.70.00.000</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для компрессоров &gt; АСО Бежецк ( 416 / 415 / 412 / 24 / 25 ) &gt; С-415/416</t>
   </si>
   <si>
-    <t>Кольцо 022-028-36</t>
+    <t>Кольцо</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка К1.02.00.403 реле давления </t>
   </si>
   <si>
     <t>Блок клапанный С 415.01.00.800</t>
   </si>
   <si>
     <t>Блок клапанный С 415М.01.00.800</t>
   </si>
   <si>
     <t>Блок клапанный С 416М.01.00.300</t>
   </si>
   <si>
     <t>Блок цилиндров С 415.01.00.002</t>
   </si>
   <si>
     <t>Блок цилиндров С 415М.01.00.002</t>
   </si>
   <si>
     <t>Вал коленчатый С 416.01.20.001</t>
   </si>
   <si>
     <t>Вал коленчатый С 416М.01.20.001</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>Щуп С 415.01.00.006</t>
   </si>
   <si>
     <t>Шайба С415.01.00.009</t>
   </si>
   <si>
     <t>Шайба С415.01.00.008</t>
   </si>
   <si>
     <t>Клапан обратный С 415М.02.00.120 аллюминий (в ресивер)</t>
   </si>
   <si>
     <t>Стопорное кольцо С415М.01.00.104</t>
   </si>
   <si>
     <t>Головка компрессорная С416М.01.00.000-09</t>
   </si>
   <si>
     <t>Кольцо уплотнительное С415М.01.00.007 (щуп)</t>
   </si>
   <si>
     <t xml:space="preserve">Кольцо уплотнительное С415М.01.00.007 </t>
   </si>
   <si>
-    <t>Переходник МКЗ-100.00.00.012 (реле давления)</t>
+    <t>Переходник МКЗ-100.00.00.012</t>
   </si>
   <si>
     <t>Крышка С415М.02.00.001 (клемная колодка)</t>
   </si>
   <si>
     <t>Кольцо 039-045-36-2-2 под пробку</t>
   </si>
   <si>
     <t>Картер С 416.01.20.002</t>
   </si>
   <si>
     <t>Клапан прямоточный С 416.01.00.500</t>
   </si>
   <si>
     <t>Кожух К3.02.00.001(клемная колодка)</t>
   </si>
   <si>
     <t>Колесо К 6.02.02.100</t>
   </si>
   <si>
     <t>Колесо М 217.03.03.000 (К-2 переднее)</t>
   </si>
   <si>
     <t>Колесо поворотное К 2.02.00.100</t>
   </si>