--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -1649,52 +1649,52 @@
       <c r="C28" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="1">
         <f>715.00</f>
         <v>715</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="1">
-        <f>4332.00</f>
-        <v>4332</v>
+        <f>2300.00</f>
+        <v>2300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="1">
         <f>6521.00</f>
         <v>6521</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="1">
         <f>50500.00</f>
         <v>50500</v>
       </c>
@@ -1733,52 +1733,52 @@
       <c r="C35" s="1">
         <f>2635.00</f>
         <v>2635</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="1">
         <f>10253.00</f>
         <v>10253</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="1">
-        <f>1866.00</f>
-        <v>1866</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="1">
         <f>2916.00</f>
         <v>2916</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="1">
         <f>5146.00</f>
         <v>5146</v>
       </c>
@@ -1951,52 +1951,52 @@
         <v>52</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="1">
         <f>49000.00</f>
         <v>49000</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="1">
-        <f>2345.00</f>
-        <v>2345</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="1">
         <f>2395.00</f>
         <v>2395</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="1">
         <f>5131.00</f>
         <v>5131</v>
       </c>
@@ -2522,52 +2522,52 @@
       <c r="C102" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C103" s="1">
         <f>180.00</f>
         <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C104" s="1">
-        <f>8000.00</f>
-        <v>8000</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C105" s="1">
         <f>1710.00</f>
         <v>1710</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C106" s="1">
         <f>650.00</f>
         <v>650</v>
       </c>
@@ -2786,64 +2786,64 @@
       <c r="C124" s="1">
         <f>2232.00</f>
         <v>2232</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C125" s="1">
         <f>2064.00</f>
         <v>2064</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C126" s="1">
-        <f>9800.00</f>
-        <v>9800</v>
+        <f>7500.00</f>
+        <v>7500</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C127" s="1">
-        <f>10554.00</f>
-        <v>10554</v>
+        <f>7500.00</f>
+        <v>7500</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C128" s="1">
         <f>240.00</f>
         <v>240</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C129" s="1">
         <f>180.00</f>
         <v>180</v>
       </c>
@@ -2990,52 +2990,52 @@
       <c r="C141" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C142" s="1">
         <f>2250.00</f>
         <v>2250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C143" s="1">
-        <f>190.00</f>
-        <v>190</v>
+        <f>289.00</f>
+        <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C144" s="1">
         <f>1038.00</f>
         <v>1038</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C145" s="1">
         <f>4128.00</f>
         <v>4128</v>
       </c>