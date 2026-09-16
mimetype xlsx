--- v0 (2026-06-17)
+++ v1 (2026-09-16)
@@ -1136,52 +1136,52 @@
       <c r="C43" s="1">
         <f>2050.00</f>
         <v>2050</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
         <f>3410.00</f>
         <v>3410</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
-        <f>21000.00</f>
-        <v>21000</v>
+        <f>23500.00</f>
+        <v>23500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="1">
         <f>450.00</f>
         <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>