--- v1 (2026-09-16)
+++ v2 (2026-11-01)
@@ -1268,52 +1268,52 @@
       <c r="C54" s="1">
         <f>750.00</f>
         <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="1">
         <f>2066.00</f>
         <v>2066</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="1">
-        <f>3350.00</f>
-        <v>3350</v>
+        <f>5500.00</f>
+        <v>5500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="1">
         <f>6510.00</f>
         <v>6510</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="1">
         <f>956.00</f>
         <v>956</v>
       </c>
@@ -1352,52 +1352,52 @@
       <c r="C61" s="1">
         <f>350.00</f>
         <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="1">
         <f>312.00</f>
         <v>312</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="1">
-        <f>1260.00</f>
-        <v>1260</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C64" s="1">
         <f>2820.00</f>
         <v>2820</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C65" s="1">
         <f>2550.00</f>
         <v>2550</v>
       </c>