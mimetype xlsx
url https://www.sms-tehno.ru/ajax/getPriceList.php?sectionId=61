--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -752,76 +752,76 @@
       <c r="C17" s="1">
         <f>820.00</f>
         <v>820</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1">
         <f>450.00</f>
         <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="1">
-        <f>2100.00</f>
-        <v>2100</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="1">
         <f>5000.00</f>
         <v>5000</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
@@ -872,64 +872,64 @@
       <c r="C27" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
@@ -1136,52 +1136,52 @@
       <c r="C49" s="1">
         <f>450.00</f>
         <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="1">
         <f>85.00</f>
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>