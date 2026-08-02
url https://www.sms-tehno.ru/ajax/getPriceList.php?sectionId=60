--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для бетоносмесителей &gt; ZITREK</t>
   </si>
   <si>
     <t>Шкив пластмасовый ZBR-440-500-600-700 Zitrek</t>
   </si>
   <si>
     <t>Венец 165/190 LS Zitrek  Внутр.660. Наруж. 720 . ушек 6</t>
   </si>
   <si>
     <t>Шестерня редуктора опрокидывания ZBR 260/440 Zitrek</t>
   </si>
   <si>
     <t>Шестерня 125-190 LS</t>
   </si>
   <si>
@@ -117,56 +117,50 @@
     <t>Вал привода к Zitrek ZBR 250/220V (2017)</t>
   </si>
   <si>
     <t>Шестерня к Zitrek Z160</t>
   </si>
   <si>
     <t>Шестерня С 1206/1406 Zitrek</t>
   </si>
   <si>
     <t>Шкив к Zitrek Z120, 140, 160, 200 d вала 15</t>
   </si>
   <si>
     <t>Шкив к Zitrek Z70</t>
   </si>
   <si>
     <t>Шкив к С 1206/1406 Zitrek d вала 17</t>
   </si>
   <si>
     <t>Электродвигатель 125-165LS (220В, 0,7кВт) Zitrek</t>
   </si>
   <si>
     <t>Шкив привода Zitrek 1205</t>
   </si>
   <si>
     <t>Шкив привода малый к Zitrek ZBR 250/220V (2017)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Электродвигатель к С 1206/1406 Zitrek (0,55 кВт, 220В)</t>
   </si>
   <si>
     <t>Электродвигатель к Zitrek ZBR 250/220V (до2017)</t>
   </si>
   <si>
     <t>Вал привода В-1308-FK (176мм)</t>
   </si>
   <si>
     <t>Колесо к Zitrek ZBR 250/220V</t>
   </si>
   <si>
     <t>Крепление двигателя (пластик) к Zitrek ZBR 250/220V</t>
   </si>
   <si>
     <t>Крепление колеса</t>
   </si>
   <si>
     <t>Вал шестерни к Zitrek Z200, 220</t>
   </si>
   <si>
     <t>Кронштейн крепление электродвигателя С 1206/1406 Zitrek</t>
   </si>
   <si>
     <t>Крышка нижняя подшипника барабана к Zitrek ZBR 250/220V</t>
   </si>
@@ -809,54 +803,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C130"/>
+  <dimension ref="A1:C128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A65" sqref="A65"/>
+      <selection activeCell="A63" sqref="A63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -1220,1165 +1214,1141 @@
       <c r="C35" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="1">
-        <f>4999.00</f>
-        <v>4999</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="1">
-        <f>4999.00</f>
-        <v>4999</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>10.00</f>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="1">
-        <f>10.00</f>
-        <v>10</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C48" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>85.00</f>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="1">
-        <f>450.00</f>
-        <v>450</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
-      <c r="A54" s="1" t="s">
+      <c r="A54" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
-      <c r="A56" s="3" t="s">
+      <c r="A56" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B56" s="1"/>
-      <c r="C56" s="1"/>
+      <c r="B56" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C56" s="1">
+        <f>1500.00</f>
+        <v>1500</v>
+      </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>3400.00</f>
+        <v>3400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>1300.00</f>
+        <v>1300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="1">
-        <f>3400.00</f>
-        <v>3400</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="1">
-        <f>1300.00</f>
-        <v>1300</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
-      <c r="A63" s="1" t="s">
+      <c r="A63" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B63" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C64" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>480.00</f>
+        <v>480</v>
       </c>
     </row>
     <row r="65" spans="1:3">
-      <c r="A65" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C65" s="1"/>
+      <c r="A65" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="1">
+        <f>640.00</f>
+        <v>640</v>
+      </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C66" s="1">
-        <f>480.00</f>
-        <v>480</v>
+        <f>630.00</f>
+        <v>630</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C67" s="1">
-        <f>640.00</f>
-        <v>640</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="1">
-        <f>630.00</f>
-        <v>630</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C69" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C70" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>340.00</f>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C71" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>400.00</f>
+        <v>400</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C72" s="1">
-        <f>340.00</f>
-        <v>340</v>
+        <f>12240.00</f>
+        <v>12240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C73" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>29800.00</f>
+        <v>29800</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C74" s="1">
-        <f>12240.00</f>
-        <v>12240</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C75" s="1">
-        <f>29800.00</f>
-        <v>29800</v>
+        <f>210.00</f>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C76" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>250.00</f>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C77" s="1">
-        <f>210.00</f>
-        <v>210</v>
+        <f>1990.00</f>
+        <v>1990</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C78" s="1">
-        <f>250.00</f>
-        <v>250</v>
+        <f>1890.00</f>
+        <v>1890</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C79" s="1">
-        <f>1990.00</f>
-        <v>1990</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C80" s="1">
-        <f>1890.00</f>
-        <v>1890</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C81" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C82" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>360.00</f>
+        <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C83" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>1100.00</f>
+        <v>1100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C84" s="1">
-        <f>360.00</f>
-        <v>360</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C85" s="1">
-        <f>1100.00</f>
-        <v>1100</v>
+        <f>520.00</f>
+        <v>520</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C86" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>5240.00</f>
+        <v>5240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C87" s="1">
-        <f>520.00</f>
-        <v>520</v>
+        <f>1825.00</f>
+        <v>1825</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C88" s="1">
-        <f>5240.00</f>
-        <v>5240</v>
+        <f>3890.00</f>
+        <v>3890</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C89" s="1">
-        <f>1825.00</f>
-        <v>1825</v>
+        <f>1850.00</f>
+        <v>1850</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C90" s="1">
-        <f>3890.00</f>
-        <v>3890</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C91" s="1">
-        <f>1850.00</f>
-        <v>1850</v>
+        <f>13100.00</f>
+        <v>13100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C92" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C93" s="1">
-        <f>13100.00</f>
-        <v>13100</v>
+        <f>460.00</f>
+        <v>460</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C94" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>400.00</f>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C95" s="1">
-        <f>460.00</f>
-        <v>460</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C96" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>1800.00</f>
+        <v>1800</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C97" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C98" s="1">
-        <f>1800.00</f>
-        <v>1800</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C99" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>120.00</f>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C100" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C101" s="1">
-        <f>120.00</f>
-        <v>120</v>
+        <f>2050.00</f>
+        <v>2050</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C102" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>3410.00</f>
+        <v>3410</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C103" s="1">
-        <f>2050.00</f>
-        <v>2050</v>
+        <f>21000.00</f>
+        <v>21000</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C104" s="1">
-        <f>3410.00</f>
-        <v>3410</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C105" s="1">
-        <f>21000.00</f>
-        <v>21000</v>
+        <f>280.00</f>
+        <v>280</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C106" s="1">
-        <f>450.00</f>
-        <v>450</v>
+        <f>4600.00</f>
+        <v>4600</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C107" s="1">
-        <f>280.00</f>
-        <v>280</v>
+        <f>1013.00</f>
+        <v>1013</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C108" s="1">
-        <f>4600.00</f>
-        <v>4600</v>
+        <f>1266.00</f>
+        <v>1266</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C109" s="1">
-        <f>1013.00</f>
-        <v>1013</v>
+        <f>620.00</f>
+        <v>620</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C110" s="1">
-        <f>1266.00</f>
-        <v>1266</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C111" s="1">
-        <f>620.00</f>
-        <v>620</v>
+        <f>3370.00</f>
+        <v>3370</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C112" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>750.00</f>
+        <v>750</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C113" s="1">
-        <f>3370.00</f>
-        <v>3370</v>
+        <f>2066.00</f>
+        <v>2066</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C114" s="1">
-        <f>750.00</f>
-        <v>750</v>
+        <f>3350.00</f>
+        <v>3350</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C115" s="1">
-        <f>2066.00</f>
-        <v>2066</v>
+        <f>6510.00</f>
+        <v>6510</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C116" s="1">
-        <f>3350.00</f>
-        <v>3350</v>
+        <f>956.00</f>
+        <v>956</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C117" s="1">
-        <f>6510.00</f>
-        <v>6510</v>
+        <f>1450.00</f>
+        <v>1450</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C118" s="1">
-        <f>956.00</f>
-        <v>956</v>
+        <f>2420.00</f>
+        <v>2420</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C119" s="1">
-        <f>1450.00</f>
-        <v>1450</v>
+        <f>350.00</f>
+        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C120" s="1">
-        <f>2420.00</f>
-        <v>2420</v>
+        <f>312.00</f>
+        <v>312</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C121" s="1">
-        <f>350.00</f>
-        <v>350</v>
+        <f>1260.00</f>
+        <v>1260</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C122" s="1">
-        <f>312.00</f>
-        <v>312</v>
+        <f>2820.00</f>
+        <v>2820</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C123" s="1">
-        <f>1260.00</f>
-        <v>1260</v>
+        <f>2550.00</f>
+        <v>2550</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C124" s="1">
-        <f>2820.00</f>
-        <v>2820</v>
+        <f>60.00</f>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C125" s="1">
-        <f>2550.00</f>
-        <v>2550</v>
+        <f>590.00</f>
+        <v>590</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C126" s="1">
-        <f>60.00</f>
-        <v>60</v>
+        <f>2650.00</f>
+        <v>2650</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C127" s="1">
-        <f>590.00</f>
-        <v>590</v>
+        <f>2680.00</f>
+        <v>2680</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C128" s="1">
-[...5 lines deleted...]
-      <c r="A129" s="1" t="s">
+      <c r="C128" s="1" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
-    <mergeCell ref="A56:C56"/>
-    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A63:C63"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>