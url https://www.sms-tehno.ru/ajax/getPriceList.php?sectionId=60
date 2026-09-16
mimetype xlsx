--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для бетоносмесителей &gt; ZITREK</t>
   </si>
   <si>
     <t>Шкив пластмасовый ZBR-440-500-600-700 Zitrek</t>
   </si>
   <si>
     <t>Венец 165/190 LS Zitrek  Внутр.660. Наруж. 720 . ушек 6</t>
   </si>
   <si>
     <t>Шестерня редуктора опрокидывания ZBR 260/440 Zitrek</t>
   </si>
   <si>
     <t>Шестерня 125-190 LS</t>
   </si>
   <si>
@@ -128,72 +128,66 @@
   <si>
     <t>Шкив к Zitrek Z70</t>
   </si>
   <si>
     <t>Шкив к С 1206/1406 Zitrek d вала 17</t>
   </si>
   <si>
     <t>Электродвигатель 125-165LS (220В, 0,7кВт) Zitrek</t>
   </si>
   <si>
     <t>Шкив привода Zitrek 1205</t>
   </si>
   <si>
     <t>Шкив привода малый к Zitrek ZBR 250/220V (2017)</t>
   </si>
   <si>
     <t>Электродвигатель к Zitrek ZBR 250/220V (до2017)</t>
   </si>
   <si>
     <t>Вал привода В-1308-FK (176мм)</t>
   </si>
   <si>
     <t>Колесо к Zitrek ZBR 250/220V</t>
   </si>
   <si>
-    <t>Крепление двигателя (пластик) к Zitrek ZBR 250/220V</t>
-[...1 lines deleted...]
-  <si>
     <t>Крепление колеса</t>
   </si>
   <si>
     <t>Вал шестерни к Zitrek Z200, 220</t>
   </si>
   <si>
     <t>Кронштейн крепление электродвигателя С 1206/1406 Zitrek</t>
   </si>
   <si>
     <t>Крышка нижняя подшипника барабана к Zitrek ZBR 250/220V</t>
   </si>
   <si>
     <t>Пружина колеса опрокидывания С1206/1406 Zitrek</t>
   </si>
   <si>
-    <t>Кронштейн крепления двигателя бетоносмесителя метал.</t>
-[...2 lines deleted...]
-    <t>Крепление привода Z-70</t>
+    <t xml:space="preserve">Кронштейн крепления двигателя </t>
   </si>
   <si>
     <t>Вал шестерни к Zitrek Z120</t>
   </si>
   <si>
     <t>Вал привода В-1510-FK (197мм)</t>
   </si>
   <si>
     <t>Вал шестерни Z 160, Z 200</t>
   </si>
   <si>
     <t>Выключатель к Zitrek Z 120, 140, 160, 200 (4контакта)</t>
   </si>
   <si>
     <t>Шплинт d 4х60</t>
   </si>
   <si>
     <t>Шкив125-190 LS D17</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для бетоносмесителей &gt; СБ</t>
   </si>
   <si>
     <t>Вал бетоносмесителя СБ-500</t>
   </si>
@@ -803,54 +797,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C128"/>
+  <dimension ref="A1:C126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A63" sqref="A63"/>
+      <selection activeCell="A61" sqref="A61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -1178,52 +1172,52 @@
       <c r="C32" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="1">
-        <f>4999.00</f>
-        <v>4999</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
@@ -1250,1105 +1244,1081 @@
       <c r="C38" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>10.00</f>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="1">
-        <f>10.00</f>
-        <v>10</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C48" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>85.00</f>
+        <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="1">
-        <f>450.00</f>
-        <v>450</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
-      <c r="A52" s="1" t="s">
+      <c r="A52" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
-      <c r="A54" s="3" t="s">
+      <c r="A54" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="1"/>
-      <c r="C54" s="1"/>
+      <c r="B54" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="1">
+        <f>1500.00</f>
+        <v>1500</v>
+      </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>3400.00</f>
+        <v>3400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>1300.00</f>
+        <v>1300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="1">
-        <f>3400.00</f>
-        <v>3400</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="1">
-        <f>1300.00</f>
-        <v>1300</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
-      <c r="A61" s="1" t="s">
+      <c r="A61" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B61" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C62" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>480.00</f>
+        <v>480</v>
       </c>
     </row>
     <row r="63" spans="1:3">
-      <c r="A63" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C63" s="1"/>
+      <c r="A63" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="1">
+        <f>640.00</f>
+        <v>640</v>
+      </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="1">
-        <f>480.00</f>
-        <v>480</v>
+        <f>630.00</f>
+        <v>630</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="1">
-        <f>640.00</f>
-        <v>640</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C66" s="1">
-        <f>630.00</f>
-        <v>630</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C67" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>340.00</f>
+        <v>340</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C69" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>400.00</f>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C70" s="1">
-        <f>340.00</f>
-        <v>340</v>
+        <f>12240.00</f>
+        <v>12240</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C71" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>29800.00</f>
+        <v>29800</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C72" s="1">
-        <f>12240.00</f>
-        <v>12240</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C73" s="1">
-        <f>29800.00</f>
-        <v>29800</v>
+        <f>210.00</f>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C74" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>250.00</f>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C75" s="1">
-        <f>210.00</f>
-        <v>210</v>
+        <f>1990.00</f>
+        <v>1990</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C76" s="1">
-        <f>250.00</f>
-        <v>250</v>
+        <f>1890.00</f>
+        <v>1890</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C77" s="1">
-        <f>1990.00</f>
-        <v>1990</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C78" s="1">
-        <f>1890.00</f>
-        <v>1890</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C79" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C80" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>360.00</f>
+        <v>360</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C81" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>1100.00</f>
+        <v>1100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C82" s="1">
-        <f>360.00</f>
-        <v>360</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C83" s="1">
-        <f>1100.00</f>
-        <v>1100</v>
+        <f>520.00</f>
+        <v>520</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C84" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>5240.00</f>
+        <v>5240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C85" s="1">
-        <f>520.00</f>
-        <v>520</v>
+        <f>1825.00</f>
+        <v>1825</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C86" s="1">
-        <f>5240.00</f>
-        <v>5240</v>
+        <f>3890.00</f>
+        <v>3890</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C87" s="1">
-        <f>1825.00</f>
-        <v>1825</v>
+        <f>1850.00</f>
+        <v>1850</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C88" s="1">
-        <f>3890.00</f>
-        <v>3890</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C89" s="1">
-        <f>1850.00</f>
-        <v>1850</v>
+        <f>13100.00</f>
+        <v>13100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C90" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C91" s="1">
-        <f>13100.00</f>
-        <v>13100</v>
+        <f>460.00</f>
+        <v>460</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C92" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>400.00</f>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C93" s="1">
-        <f>460.00</f>
-        <v>460</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C94" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>1800.00</f>
+        <v>1800</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C95" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C96" s="1">
-        <f>1800.00</f>
-        <v>1800</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C97" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>120.00</f>
+        <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C98" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C99" s="1">
-        <f>120.00</f>
-        <v>120</v>
+        <f>2050.00</f>
+        <v>2050</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C100" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>3410.00</f>
+        <v>3410</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C101" s="1">
-        <f>2050.00</f>
-        <v>2050</v>
+        <f>23500.00</f>
+        <v>23500</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C102" s="1">
-        <f>3410.00</f>
-        <v>3410</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C103" s="1">
-        <f>21000.00</f>
-        <v>21000</v>
+        <f>280.00</f>
+        <v>280</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C104" s="1">
-        <f>450.00</f>
-        <v>450</v>
+        <f>4600.00</f>
+        <v>4600</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C105" s="1">
-        <f>280.00</f>
-        <v>280</v>
+        <f>1013.00</f>
+        <v>1013</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C106" s="1">
-        <f>4600.00</f>
-        <v>4600</v>
+        <f>1266.00</f>
+        <v>1266</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C107" s="1">
-        <f>1013.00</f>
-        <v>1013</v>
+        <f>620.00</f>
+        <v>620</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C108" s="1">
-        <f>1266.00</f>
-        <v>1266</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C109" s="1">
-        <f>620.00</f>
-        <v>620</v>
+        <f>3370.00</f>
+        <v>3370</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C110" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>750.00</f>
+        <v>750</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C111" s="1">
-        <f>3370.00</f>
-        <v>3370</v>
+        <f>2066.00</f>
+        <v>2066</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C112" s="1">
-        <f>750.00</f>
-        <v>750</v>
+        <f>3350.00</f>
+        <v>3350</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C113" s="1">
-        <f>2066.00</f>
-        <v>2066</v>
+        <f>6510.00</f>
+        <v>6510</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C114" s="1">
-        <f>3350.00</f>
-        <v>3350</v>
+        <f>956.00</f>
+        <v>956</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C115" s="1">
-        <f>6510.00</f>
-        <v>6510</v>
+        <f>1450.00</f>
+        <v>1450</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C116" s="1">
-        <f>956.00</f>
-        <v>956</v>
+        <f>2420.00</f>
+        <v>2420</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C117" s="1">
-        <f>1450.00</f>
-        <v>1450</v>
+        <f>350.00</f>
+        <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C118" s="1">
-        <f>2420.00</f>
-        <v>2420</v>
+        <f>312.00</f>
+        <v>312</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C119" s="1">
-        <f>350.00</f>
-        <v>350</v>
+        <f>1260.00</f>
+        <v>1260</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C120" s="1">
-        <f>312.00</f>
-        <v>312</v>
+        <f>2820.00</f>
+        <v>2820</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C121" s="1">
-        <f>1260.00</f>
-        <v>1260</v>
+        <f>2550.00</f>
+        <v>2550</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C122" s="1">
-        <f>2820.00</f>
-        <v>2820</v>
+        <f>60.00</f>
+        <v>60</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C123" s="1">
-        <f>2550.00</f>
-        <v>2550</v>
+        <f>590.00</f>
+        <v>590</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C124" s="1">
-        <f>60.00</f>
-        <v>60</v>
+        <f>2650.00</f>
+        <v>2650</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C125" s="1">
-        <f>590.00</f>
-        <v>590</v>
+        <f>2680.00</f>
+        <v>2680</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C126" s="1">
-[...5 lines deleted...]
-      <c r="A127" s="1" t="s">
+      <c r="C126" s="1" t="s">
         <v>129</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
-    <mergeCell ref="A54:C54"/>
-    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A61:C61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>