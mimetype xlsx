--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -992,76 +992,76 @@
       <c r="C17" s="1">
         <f>820.00</f>
         <v>820</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1">
         <f>450.00</f>
         <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="1">
-        <f>2100.00</f>
-        <v>2100</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="1">
         <f>5000.00</f>
         <v>5000</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
@@ -1112,64 +1112,64 @@
       <c r="C27" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
@@ -1376,52 +1376,52 @@
       <c r="C49" s="1">
         <f>450.00</f>
         <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="1">
         <f>85.00</f>
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>52</v>
       </c>
@@ -2098,52 +2098,52 @@
       <c r="C110" s="1">
         <f>750.00</f>
         <v>750</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C111" s="1">
         <f>2066.00</f>
         <v>2066</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C112" s="1">
-        <f>3350.00</f>
-        <v>3350</v>
+        <f>5500.00</f>
+        <v>5500</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C113" s="1">
         <f>6510.00</f>
         <v>6510</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C114" s="1">
         <f>956.00</f>
         <v>956</v>
       </c>
@@ -2182,52 +2182,52 @@
       <c r="C117" s="1">
         <f>350.00</f>
         <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C118" s="1">
         <f>312.00</f>
         <v>312</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C119" s="1">
-        <f>1260.00</f>
-        <v>1260</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C120" s="1">
         <f>2820.00</f>
         <v>2820</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C121" s="1">
         <f>2550.00</f>
         <v>2550</v>
       </c>