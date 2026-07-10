--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Оборудование &gt; Виброоборудование &gt; Вибраторы высокочастотные</t>
   </si>
   <si>
     <t>Ввибраторы со встроенным преобразователем 5 метров VPK Electron 36 (36мм,5А, 10,4кг)</t>
   </si>
   <si>
     <t>Вибратор глубинный ИВ-102 А (42 В/200 Гц)</t>
   </si>
   <si>
     <t>Вибратор глубинный ИВ-103  (42 В/200 Гц)</t>
   </si>
   <si>
     <t>Вибратор глубинный ИВ-78  (42 В/200 Гц)</t>
   </si>
   <si>
@@ -234,50 +234,56 @@
     <t>Вал гибкий ВГ-600 (6,0м к 51, 76мм) Вибромаш</t>
   </si>
   <si>
     <t>Вал гибкий ВГ-300 (3,0м к 51, 76мм)</t>
   </si>
   <si>
     <t>Вал гибкий ИВ-75.03 (3м) 28мм Красный маяк</t>
   </si>
   <si>
     <t>Вал гибкий ВС-900 ( 9м ) для наконечника 38мм</t>
   </si>
   <si>
     <t>Вал гибкий ЭВ-260.02 (ВС-400) L=6м (d=38)</t>
   </si>
   <si>
     <t>Вал гибкий ЭВ-260.02 (ВС-400) L=4,5 (d=38)</t>
   </si>
   <si>
     <t>Вал гибкий ВГ-900 (9,0м к 51, 76мм) Вибромаш</t>
   </si>
   <si>
     <t>Вал гибкий ЭВ-260 (ВС-350)L=3,0 м  (d=51/76) Красный Маяк</t>
   </si>
   <si>
     <t>Вал гибкий ИВ-75.03 (9м) c броней для наконечника 28мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вал силовой гибкий с броней ЭВ-260 (6м) (ВС-350) для наконечника 51 и 76 мм </t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Оборудование &gt; Виброоборудование &gt; Вибратор площадочный &gt; Вибраторы площадочные Вибромаш</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8 А (медь, 42В)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8 В (220В, без УЗО)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8-Б (Al)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8-Б (М)(медь, 380В)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-9 А, 42В</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-9 Б</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-9 В (220В, без УЗО)</t>
   </si>
@@ -671,54 +677,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C89"/>
+  <dimension ref="A1:C90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A88" sqref="A88"/>
+      <selection activeCell="A89" sqref="A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -1523,217 +1529,228 @@
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C74" s="1">
         <f>8000.00</f>
         <v>8000</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C75" s="1">
         <f>22400.00</f>
         <v>22400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
-      <c r="A76" s="3" t="s">
+      <c r="A76" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B76" s="1"/>
-      <c r="C76" s="1"/>
+      <c r="B76" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="77" spans="1:3">
-      <c r="A77" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C77" s="1">
+      <c r="A77" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1"/>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C78" s="1">
         <f>18900.00</f>
         <v>18900</v>
       </c>
     </row>
-    <row r="78" spans="1:3">
-[...6 lines deleted...]
-      <c r="C78" s="1">
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C79" s="1">
         <f>23100.00</f>
         <v>23100</v>
       </c>
     </row>
-    <row r="79" spans="1:3">
-[...6 lines deleted...]
-      <c r="C79" s="1">
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C80" s="1">
         <f>18100.00</f>
         <v>18100</v>
       </c>
     </row>
-    <row r="80" spans="1:3">
-[...6 lines deleted...]
-      <c r="C80" s="1">
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="1">
         <f>18200.00</f>
         <v>18200</v>
       </c>
     </row>
-    <row r="81" spans="1:3">
-[...6 lines deleted...]
-      <c r="C81" s="1">
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="1">
         <f>12100.00</f>
         <v>12100</v>
       </c>
     </row>
-    <row r="82" spans="1:3">
-[...6 lines deleted...]
-      <c r="C82" s="1">
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C83" s="1">
         <f>13100.00</f>
         <v>13100</v>
       </c>
     </row>
-    <row r="83" spans="1:3">
-[...6 lines deleted...]
-      <c r="C83" s="1">
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C84" s="1">
         <f>15900.00</f>
         <v>15900</v>
       </c>
     </row>
-    <row r="84" spans="1:3">
-[...6 lines deleted...]
-      <c r="C84" s="1">
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C85" s="1">
         <f>17100.00</f>
         <v>17100</v>
       </c>
     </row>
-    <row r="85" spans="1:3">
-[...6 lines deleted...]
-      <c r="C85" s="1">
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="1">
         <f>12900.00</f>
         <v>12900</v>
       </c>
     </row>
-    <row r="86" spans="1:3">
-[...6 lines deleted...]
-      <c r="C86" s="1">
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C87" s="1">
         <f>19700.00</f>
         <v>19700</v>
       </c>
     </row>
-    <row r="87" spans="1:3">
-[...6 lines deleted...]
-      <c r="C87" s="1">
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C88" s="1">
         <f>17900.00</f>
         <v>17900</v>
       </c>
     </row>
-    <row r="88" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="89" spans="1:3">
-      <c r="A89" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C89" s="1">
+      <c r="A89" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1"/>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C90" s="1">
         <f>14000.00</f>
         <v>14000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="A55:C55"/>
-    <mergeCell ref="A76:C76"/>
-    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="A77:C77"/>
+    <mergeCell ref="A89:C89"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>