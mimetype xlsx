--- v0 (2026-06-17)
+++ v1 (2026-11-01)
@@ -467,52 +467,52 @@
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
-        <f>11900.00</f>
-        <v>11900</v>
+        <f>14990.00</f>
+        <v>14990</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <f>8450.00</f>
         <v>8450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
         <f>23500.00</f>
         <v>23500</v>
       </c>