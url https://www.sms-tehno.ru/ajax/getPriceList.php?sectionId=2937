--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -12,68 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
+    <t>Оборудование &gt; Опалубка</t>
+  </si>
+  <si>
+    <t>Захват монтажный для опалубки ЗО-05 (узкий)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Оборудование &gt; Опалубка &gt; Гайки для опалубки</t>
   </si>
   <si>
     <t>Гайка, Ø100, черная</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Гайка, Ø 100, оцинкованная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 2-рожковая черная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 2-рожковая оцинкованная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 3-рожковая черная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 3-рожковая оцинкованная</t>
   </si>
   <si>
     <t>Гайка ватерстоп</t>
   </si>
   <si>
     <t>Гайка, Ø130, 3-рожковая оцинкованная</t>
   </si>
   <si>
     <t>Гайка шарнирная (комбиплата) оцинкованная</t>
   </si>
@@ -566,625 +572,644 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C53"/>
+  <dimension ref="A1:C55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A51" sqref="A51"/>
+      <selection activeCell="A53" sqref="A53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="1" t="s">
-        <v>5</v>
+      <c r="C9" s="1">
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="1">
-[...1 lines deleted...]
-        <v>155</v>
+      <c r="C10" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="1">
-[...1 lines deleted...]
-        <v>170</v>
+      <c r="C11" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>155.00</f>
+        <v>155</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="1" t="s">
-        <v>5</v>
+      <c r="C13" s="1">
+        <f>170.00</f>
+        <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="1">
-        <f>560.00</f>
-        <v>560</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>560.00</f>
+        <v>560</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="1">
-        <f>360.00</f>
-        <v>360</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="1">
-[...1 lines deleted...]
-        <v>280</v>
+      <c r="C19" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="1">
-        <f>130.00</f>
-        <v>130</v>
+        <f>360.00</f>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="1" t="s">
-        <v>5</v>
+      <c r="C21" s="1">
+        <f>280.00</f>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22" s="3" t="s">
+      <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="1"/>
-      <c r="C22" s="1"/>
+      <c r="B22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="1">
+        <f>130.00</f>
+        <v>130</v>
+      </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" s="1" t="s">
+      <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
-      <c r="A27" s="3" t="s">
+      <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="1"/>
-      <c r="C27" s="1"/>
+      <c r="B27" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="1">
-[...1 lines deleted...]
-        <v>901</v>
+      <c r="C28" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="1" t="s">
-        <v>5</v>
+      <c r="C30" s="1">
+        <f>901.00</f>
+        <v>901</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="1" t="s">
-        <v>5</v>
+      <c r="C31" s="1">
+        <f>949.00</f>
+        <v>949</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="1">
-[...1 lines deleted...]
-        <v>1357</v>
+      <c r="C32" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="1">
-        <f>255.00</f>
-        <v>255</v>
+        <f>1357.00</f>
+        <v>1357</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C35" s="1">
-[...1 lines deleted...]
-        <v>1600</v>
+      <c r="C35" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="1" t="s">
-        <v>5</v>
+      <c r="C36" s="1">
+        <f>255.00</f>
+        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:3">
-      <c r="A37" s="3" t="s">
+      <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="1"/>
-      <c r="C37" s="1"/>
+      <c r="B37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="1">
+        <f>1600.00</f>
+        <v>1600</v>
+      </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C38" s="1">
+      <c r="C38" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="1">
         <f>7180.00</f>
         <v>7180</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="C40" s="1"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="1">
-        <f>305.00</f>
-        <v>305</v>
+        <f>4900.00</f>
+        <v>4900</v>
       </c>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="1" t="s">
+      <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B42" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="1">
-        <f>632.00</f>
-        <v>632</v>
+        <f>305.00</f>
+        <v>305</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
-        <f>795.00</f>
-        <v>795</v>
+        <f>290.00</f>
+        <v>290</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
-        <f>840.00</f>
-        <v>840</v>
+        <f>632.00</f>
+        <v>632</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="1">
-        <f>17.40</f>
-        <v>17.4</v>
+        <f>795.00</f>
+        <v>795</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="1">
-        <f>3.00</f>
-        <v>3</v>
+        <f>840.00</f>
+        <v>840</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="1">
-        <f>1.70</f>
-        <v>1.7</v>
+        <f>17.40</f>
+        <v>17.4</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="1">
-        <f>1.91</f>
-        <v>1.91</v>
+        <f>3.00</f>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C50" s="1" t="s">
-        <v>5</v>
+      <c r="C50" s="1">
+        <f>1.70</f>
+        <v>1.7</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="A51" s="3" t="s">
+      <c r="A51" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B51" s="1"/>
-      <c r="C51" s="1"/>
+      <c r="B51" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="1">
+        <f>1.91</f>
+        <v>1.91</v>
+      </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C52" s="1">
+      <c r="C52" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="1">
         <f>14300.00</f>
         <v>14300</v>
       </c>
     </row>
-    <row r="53" spans="1:3">
-[...6 lines deleted...]
-      <c r="C53" s="1">
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="1">
         <f>14900.00</f>
         <v>14900</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
-    <mergeCell ref="A22:C22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A53:C53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>