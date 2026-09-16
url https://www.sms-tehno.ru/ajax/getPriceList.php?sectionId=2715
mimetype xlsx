--- v0 (2026-06-20)
+++ v1 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Обустройство строительных площадок</t>
   </si>
   <si>
     <t>Респиратор 3М 8101</t>
   </si>
   <si>
     <t>Респиратор 3М 8102</t>
   </si>
   <si>
     <t>Клей-пена универсальная RICH –10° до +35° С, 840гр./ (12шт/кор)</t>
   </si>
   <si>
     <t>Ящик металлический для песка 0,1 м3</t>
   </si>
   <si>
@@ -104,53 +104,50 @@
   <si>
     <t>Корщетка с дерев ручкой 5-х рядная</t>
   </si>
   <si>
     <t>Мешок п/п 55*95</t>
   </si>
   <si>
     <t>Рулетка 5мх19мм Стандарт UNIVERSE пласт корпус, 2-я фиксация U15955</t>
   </si>
   <si>
     <t>Мелки белые 20/шт коуп/кор</t>
   </si>
   <si>
     <t>Бочка пластик пищевая  220 литров герметич крышка</t>
   </si>
   <si>
     <t>Кисть флейцевая  "UNIVERSE" 75 мм натуральная щетина //82540</t>
   </si>
   <si>
     <t>Веник 3-х лучевой</t>
   </si>
   <si>
     <t>Круг отрезной Металл 230х1,6х22 "ЛУГА-АБРАЗИВ" +нержавейка</t>
   </si>
   <si>
-    <t>Алмазный диск 230х2,5х22,2 Сегмент сухой рез, HEADROCK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Нож технический 18 мм, пластиковый корпус // Sparta 78974 </t>
   </si>
   <si>
     <t>Щетка для заметания улиц 0,6 м (жесткий ворс, б/ч)</t>
   </si>
   <si>
     <t>Маркер краска КРАСНЫЙ на масляной основе 13-0-056</t>
   </si>
   <si>
     <t>Пильный диск 190х24Тх30/20 HEADROCK</t>
   </si>
   <si>
     <t>Каска с храповым механизмом оранжевая</t>
   </si>
   <si>
     <t>Шпатель фасадный L=100мм нерж.сталь, пласт.ручки (12-5-100)</t>
   </si>
   <si>
     <t>Шпатель фасадный L=350 мм нерж.сталь, пласт.ручки (12-5-350)</t>
   </si>
   <si>
     <t>Черенок для лопат лопат L=1200 D=40м</t>
   </si>
   <si>
     <t>Шнурка каменщика нить крученая 1,5мм на катушке 100м</t>
@@ -188,137 +185,119 @@
   <si>
     <t>Прямая секция ПЛАСТО</t>
   </si>
   <si>
     <t>Кронштейн крепления  ПЛАСТО</t>
   </si>
   <si>
     <t>Носилки пластиковые строительные 70л, г/п 150кг</t>
   </si>
   <si>
     <t>Колесо полиуретановое 4.80/4-8, длина оси 90 мм, подшипник 12 мм Palisad</t>
   </si>
   <si>
     <t>Круг отрезной Металл 125х1,2х22</t>
   </si>
   <si>
     <t>Пистолет для герметика 9" скелетный усиленный 225мм 23-1-003</t>
   </si>
   <si>
     <t>Химический анкер всесезонный 300 мл ( RICH )</t>
   </si>
   <si>
     <t>Мыло жидкое 5л</t>
   </si>
   <si>
-    <t>Диск алмазный 1A1RSS/C3D350-2.3/1.5T-10W-22.23H concrete Elsilber</t>
-[...4 lines deleted...]
-  <si>
     <t>Машина шлифовальная угловая аккум. ESPIRA CAGI-125-01 (рег.18в,4а/ч,125)</t>
   </si>
   <si>
     <t>Жилет сигнальный оранжевый СОП-25мм ТИП-А р.52-54</t>
   </si>
   <si>
     <t xml:space="preserve">Аптечка для оказания первой помощи работникам ФЭСТ(приказ 262н) 3764 </t>
   </si>
   <si>
     <t>Колпак защитный газового баллона красный</t>
   </si>
   <si>
     <t>Огнетушитель ОП-4 (3) АВС</t>
   </si>
   <si>
     <t>Блок БМ-0,5-01 без крюка</t>
   </si>
   <si>
     <t>Блок БМ-3,2 без крюка</t>
   </si>
   <si>
     <t xml:space="preserve">Крюк для вязки арматуры </t>
   </si>
   <si>
     <t>Колесо для тачки пневмо 380мм (4,8/4,00 Д16/12)</t>
   </si>
   <si>
     <t>Колесо для тачки пневмо 380мм (4,8/4,00 Д20)</t>
   </si>
   <si>
     <t>Колесо для тачки полиуретан 380мм (4,8/4,00 *80Д20)</t>
   </si>
   <si>
     <t>Сетка фасадная 150 м.кв.(3х50) 80г/м</t>
   </si>
   <si>
     <t xml:space="preserve">Сетка фасадная 200 м.кв.(4х50) 35г/м </t>
   </si>
   <si>
-    <t>Фиксатор опора для многоуровневой стойки по 200шт 35,40,45,50</t>
-[...1 lines deleted...]
-  <si>
     <t>Тачка СКОРПИОН 1х110л б/колеса</t>
   </si>
   <si>
     <t>Маска эл.сварщика ЕВРО (Стекло 90 Х 110 мм)</t>
   </si>
   <si>
-    <t>Фиксатор-стойка ПВХ универсальная (защ.слой 20/25/30/35 арм. 6-20мм) по 1000шт</t>
-[...1 lines deleted...]
-  <si>
     <t>Бокорезы Стандарт 200мм</t>
   </si>
   <si>
     <t>Пена монтажная Super  монтажник 65 (-10+35) всесез под пистолет 12кор</t>
   </si>
   <si>
     <t>Эмаль ПФ-115 белая (фас.25 кг)</t>
   </si>
   <si>
     <t>Эмаль ПФ-115 красная (фас.25 кг)</t>
   </si>
   <si>
     <t>Стриппер автоматический многофункциональный  WS-07 (КВТ)</t>
   </si>
   <si>
-    <t>Фиксатор звездочка ПВХ  универсальная (защ слой 35 мм, арм 6-25мм) по 500шт</t>
-[...1 lines deleted...]
-  <si>
     <t>Уровень алюминиевый 2000 мм, 2 фрезерованные грани, 2 ручки, 2 глазка+поворотный, толщинаметалла 1</t>
   </si>
   <si>
     <t>Кирка Большая (Кайло , кованая) с ручкой 2,0 кг</t>
   </si>
   <si>
     <t>Миксер СМ-1200Э Вихрь</t>
   </si>
   <si>
-    <t>Патрон монтажный Д-4 "6,8х18 Индустриальный красный"</t>
-[...1 lines deleted...]
-  <si>
     <t>Перчатки х/б  с ПВХ ВОЛНА серые 10класс 5нитей</t>
   </si>
   <si>
     <t>Изолента Х/Б 18 мм х 10 м, 100 гр.// Сибртех 88761</t>
   </si>
   <si>
     <t>Перчатки акриловые с рельефным латексным покрытием (утепленные) 1/2</t>
   </si>
   <si>
     <t>Ведро пластиковое круглое 16 л</t>
   </si>
   <si>
     <t>Комплект сварочных проводов 3 м, разъем 10-25,200А WA-4211 SOLARIS</t>
   </si>
   <si>
     <t>Маска сварщика "Хамелеон" МС-4 Ресанта</t>
   </si>
   <si>
     <t>Крепп (скотч малярный) 50 мм х 50 м</t>
   </si>
   <si>
     <t xml:space="preserve">Соединитель кабельный разъемный СКРП 10-25 200А  (гнездо) </t>
   </si>
   <si>
     <t>Соединитель кабельный разъемный СКР 10-25 (вставка) 200А</t>
@@ -431,66 +410,96 @@
   <si>
     <t>Гвоздь 100х4 мм (5кг/уп)</t>
   </si>
   <si>
     <t>Перчатки х/б с ПВХ напылением 7 класс 4 нити</t>
   </si>
   <si>
     <t>Бур SDS MAX 14х400 КРЕОСТ</t>
   </si>
   <si>
     <t xml:space="preserve">Эмаль аэрозольная универсальная KUDO KU-1011 СИНЯЯ гл., баллон 520 мл </t>
   </si>
   <si>
     <t>Бур SDS MAX 20х600 КРЕОСТ (8520600)</t>
   </si>
   <si>
     <t>Бур SDS MAX 16х600 КРЕОСТ, 8516600</t>
   </si>
   <si>
     <t xml:space="preserve">Бур SDS MAX 18х600 Креост 8180600 </t>
   </si>
   <si>
     <t>Смазка для буров СПЕЦ (100 гр) (18126832)</t>
   </si>
   <si>
-    <t>Патрон к РПГ-67 АВЕК</t>
-[...1 lines deleted...]
-  <si>
     <t>Респиратор "РПГ-67"</t>
   </si>
   <si>
-    <t>Обустройство строительных площадок &gt; Кабель, провода</t>
-[...8 lines deleted...]
-    <t>Кабель КГтп-ХЛ 1х16</t>
+    <t xml:space="preserve">Хомут кабельный 3.6х200 нейл. бел. (уп.100шт) ИЭК UHH31-D036-200-100 </t>
+  </si>
+  <si>
+    <t>Изолента ПВХ красная 15мм х 20м</t>
+  </si>
+  <si>
+    <t>Изолента ПВХ жёлто-зелёная 15мм х 20м</t>
+  </si>
+  <si>
+    <t>Изолента ПВХ жёлтая 15 мм х 20 м</t>
+  </si>
+  <si>
+    <t>Изолента ПВХ белая 15мм х 20м</t>
+  </si>
+  <si>
+    <t>Шприц плунжерный STELS 445 мл. (53205</t>
+  </si>
+  <si>
+    <t>Набор уплотнительных колец резиновых маслобензостойких</t>
+  </si>
+  <si>
+    <t>Набор медных шайб Эврика М6 М8 М10 М12 М14 М16 110пр</t>
+  </si>
+  <si>
+    <t>Набор смазочных ниппелей YATO 110 шт.</t>
+  </si>
+  <si>
+    <t>Ремкомплект для бескамерных шин в прозрачном кейсе AIRLINE ATRK-8</t>
+  </si>
+  <si>
+    <t>Высокотемпературная смазка NANO GREASE BLUE MULTIPURPOSE HT Grease XHP 222 синяя, 18 кг 4979/Ф</t>
+  </si>
+  <si>
+    <t>Многоцелевая синяя смазка GREASE BLUE (Li) EP2 (туба 0,4кг)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пояс предохранительный УСП II аАЖ (ПП-2аАЖ) с набедр.и плеч.лямками, капрон.стропом и амортизатором </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бур SDS PLUS 6х160 BERGEN (8106160) </t>
+  </si>
+  <si>
+    <t>Зубило SDS MAX 25х400мм BERGEN (851025400)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -842,54 +851,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C144"/>
+  <dimension ref="A1:C147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A141" sqref="A141"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -1181,1406 +1190,1432 @@
       <c r="C29" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="1">
         <f>79.00</f>
         <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="1">
-        <f>573.00</f>
-        <v>573</v>
+        <f>25.95</f>
+        <v>25.95</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1">
-        <f>25.95</f>
-        <v>25.95</v>
+        <f>427.30</f>
+        <v>427.3</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="1">
-        <f>427.30</f>
-        <v>427.3</v>
+        <f>61.98</f>
+        <v>61.98</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="1">
-        <f>61.98</f>
-        <v>61.98</v>
+        <f>358.00</f>
+        <v>358</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="1">
-        <f>358.00</f>
-        <v>358</v>
+        <f>210.00</f>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="1">
-        <f>210.00</f>
-        <v>210</v>
+        <f>46.00</f>
+        <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="1">
-        <f>46.00</f>
-        <v>46</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="1">
-        <f>135.00</f>
-        <v>135</v>
+        <f>83.00</f>
+        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="1">
-        <f>83.00</f>
-        <v>83</v>
+        <f>35.00</f>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="1">
-        <f>35.00</f>
-        <v>35</v>
+        <f>1160.00</f>
+        <v>1160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="1">
-        <f>1160.00</f>
-        <v>1160</v>
+        <f>340.00</f>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="1">
-        <f>340.00</f>
-        <v>340</v>
+        <f>440.00</f>
+        <v>440</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="1">
-        <f>440.00</f>
-        <v>440</v>
+        <f>48.80</f>
+        <v>48.8</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
-        <f>48.80</f>
-        <v>48.8</v>
+        <f>102.00</f>
+        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
-        <f>102.00</f>
-        <v>102</v>
+        <f>340.00</f>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="1">
-        <f>340.00</f>
-        <v>340</v>
+        <f>480.00</f>
+        <v>480</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C47" s="1">
-[...1 lines deleted...]
-        <v>480</v>
+      <c r="C47" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="C48" s="1" t="s">
         <v>48</v>
+      </c>
+      <c r="C48" s="1">
+        <f>4700.00</f>
+        <v>4700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="1">
-        <f>4700.00</f>
-        <v>4700</v>
+        <f>3580.00</f>
+        <v>3580</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="1">
-        <f>3580.00</f>
-        <v>3580</v>
+        <f>6900.00</f>
+        <v>6900</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C51" s="1">
-[...1 lines deleted...]
-        <v>6900</v>
+      <c r="C51" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C53" s="1" t="s">
-        <v>48</v>
+      <c r="C53" s="1">
+        <f>26.55</f>
+        <v>26.55</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C54" s="1">
-        <f>26.55</f>
-        <v>26.55</v>
+        <f>220.00</f>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C55" s="1">
-        <f>220.00</f>
-        <v>220</v>
+        <f>590.00</f>
+        <v>590</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="1">
-        <f>590.00</f>
-        <v>590</v>
+        <f>290.00</f>
+        <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="1">
-        <f>290.00</f>
-        <v>290</v>
+        <f>16900.00</f>
+        <v>16900</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C58" s="1">
-        <f>2970.00</f>
-        <v>2970</v>
+        <f>185.00</f>
+        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="1">
-        <f>495.00</f>
-        <v>495</v>
+        <f>1375.00</f>
+        <v>1375</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="1">
-        <f>16900.00</f>
-        <v>16900</v>
+        <f>104.00</f>
+        <v>104</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="1">
-        <f>185.00</f>
-        <v>185</v>
+        <f>617.00</f>
+        <v>617</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="1">
-        <f>1375.00</f>
-        <v>1375</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C63" s="1">
-        <f>104.00</f>
-        <v>104</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C64" s="1">
-        <f>617.00</f>
-        <v>617</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C65" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C66" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>6400.00</f>
+        <v>6400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>3000.00</f>
+        <v>3000</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>2600.00</f>
+        <v>2600</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C71" s="1">
-        <f>6400.00</f>
-        <v>6400</v>
+        <f>250.00</f>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C72" s="1">
-        <f>3000.00</f>
-        <v>3000</v>
+        <f>365.00</f>
+        <v>365</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C73" s="1">
-        <f>3.00</f>
-        <v>3</v>
+        <f>360.00</f>
+        <v>360</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="1">
-        <f>2600.00</f>
-        <v>2600</v>
+        <f>175.00</f>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C75" s="1">
-        <f>250.00</f>
-        <v>250</v>
+        <f>133.00</f>
+        <v>133</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="1">
-        <f>1.70</f>
-        <v>1.7</v>
+        <f>1877.00</f>
+        <v>1877</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C77" s="1">
-        <f>365.00</f>
-        <v>365</v>
+        <f>1520.00</f>
+        <v>1520</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C78" s="1">
-        <f>360.00</f>
-        <v>360</v>
+        <f>1599.00</f>
+        <v>1599</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="1">
-        <f>175.00</f>
-        <v>175</v>
+        <f>5590.00</f>
+        <v>5590</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C80" s="1">
-        <f>133.00</f>
-        <v>133</v>
+        <f>16.80</f>
+        <v>16.8</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C81" s="1">
-        <f>1877.00</f>
-        <v>1877</v>
+        <f>65.00</f>
+        <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="1">
-        <f>1.91</f>
-        <v>1.91</v>
+        <f>55.00</f>
+        <v>55</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C83" s="1">
-        <f>1520.00</f>
-        <v>1520</v>
+        <f>145.00</f>
+        <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="1">
-        <f>1599.00</f>
-        <v>1599</v>
+        <f>2100.00</f>
+        <v>2100</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="1">
-        <f>5590.00</f>
-        <v>5590</v>
+        <f>1100.00</f>
+        <v>1100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C86" s="1">
-        <f>4.90</f>
-        <v>4.9</v>
+        <f>134.00</f>
+        <v>134</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C87" s="1">
-        <f>16.80</f>
-        <v>16.8</v>
+        <f>205.00</f>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C88" s="1">
-        <f>65.00</f>
-        <v>65</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C89" s="1">
-        <f>55.00</f>
-        <v>55</v>
+        <f>745.00</f>
+        <v>745</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C90" s="1">
-        <f>145.00</f>
-        <v>145</v>
+        <f>160.00</f>
+        <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C91" s="1">
-        <f>2100.00</f>
-        <v>2100</v>
+        <f>62.00</f>
+        <v>62</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C92" s="1">
-        <f>1100.00</f>
-        <v>1100</v>
+        <f>157.00</f>
+        <v>157</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C93" s="1">
-        <f>134.00</f>
-        <v>134</v>
+        <f>160.00</f>
+        <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C94" s="1">
-        <f>205.00</f>
-        <v>205</v>
+        <f>13.00</f>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C95" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>108.00</f>
+        <v>108</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C96" s="1">
-        <f>745.00</f>
-        <v>745</v>
+        <f>1056.00</f>
+        <v>1056</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C97" s="1">
-        <f>160.00</f>
-        <v>160</v>
+        <f>1900.00</f>
+        <v>1900</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C98" s="1">
-        <f>62.00</f>
-        <v>62</v>
+        <f>525.00</f>
+        <v>525</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C99" s="1">
-        <f>157.00</f>
-        <v>157</v>
+        <f>190.00</f>
+        <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C100" s="1">
-        <f>160.00</f>
-        <v>160</v>
+        <f>62.00</f>
+        <v>62</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C101" s="1">
-        <f>13.00</f>
-        <v>13</v>
+        <f>98.00</f>
+        <v>98</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C102" s="1">
-        <f>108.00</f>
-        <v>108</v>
+        <f>81.00</f>
+        <v>81</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C103" s="1">
-        <f>1056.00</f>
-        <v>1056</v>
+        <f>26.00</f>
+        <v>26</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C104" s="1">
-        <f>1900.00</f>
-        <v>1900</v>
+        <f>345.00</f>
+        <v>345</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C105" s="1">
-        <f>525.00</f>
-        <v>525</v>
+        <f>148.00</f>
+        <v>148</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C106" s="1">
-        <f>190.00</f>
-        <v>190</v>
+        <f>460.00</f>
+        <v>460</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C107" s="1">
-        <f>62.00</f>
-        <v>62</v>
+        <f>430.00</f>
+        <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C108" s="1">
-        <f>98.00</f>
-        <v>98</v>
+        <f>171.60</f>
+        <v>171.6</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C109" s="1">
-        <f>81.00</f>
-        <v>81</v>
+        <f>62.00</f>
+        <v>62</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C110" s="1">
-        <f>26.00</f>
-        <v>26</v>
+        <f>105.00</f>
+        <v>105</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C111" s="1">
-        <f>345.00</f>
-        <v>345</v>
+        <f>63.00</f>
+        <v>63</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C112" s="1">
-        <f>148.00</f>
-        <v>148</v>
+        <f>129.00</f>
+        <v>129</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C113" s="1">
-        <f>460.00</f>
-        <v>460</v>
+        <f>185.00</f>
+        <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="C114" s="1">
-        <f>430.00</f>
-        <v>430</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C115" s="1">
-        <f>171.60</f>
-        <v>171.6</v>
+        <f>315.00</f>
+        <v>315</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C116" s="1">
-        <f>62.00</f>
-        <v>62</v>
+        <f>759.00</f>
+        <v>759</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C117" s="1">
-        <f>105.00</f>
-        <v>105</v>
+        <f>400.00</f>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C118" s="1">
-        <f>63.00</f>
-        <v>63</v>
+        <f>265.00</f>
+        <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C119" s="1">
-        <f>129.00</f>
-        <v>129</v>
+        <f>117.00</f>
+        <v>117</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C120" s="1">
-        <f>185.00</f>
-        <v>185</v>
+        <f>280.00</f>
+        <v>280</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="C121" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>90.00</f>
+        <v>90</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C122" s="1">
-        <f>315.00</f>
-        <v>315</v>
+        <f>114.00</f>
+        <v>114</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C123" s="1">
-        <f>759.00</f>
-        <v>759</v>
+        <f>114.00</f>
+        <v>114</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C124" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>114.00</f>
+        <v>114</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C125" s="1">
-        <f>265.00</f>
-        <v>265</v>
+        <f>15.95</f>
+        <v>15.95</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C126" s="1">
-        <f>117.00</f>
-        <v>117</v>
+        <f>767.00</f>
+        <v>767</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C127" s="1">
-        <f>280.00</f>
-        <v>280</v>
+        <f>360.00</f>
+        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C128" s="1">
-        <f>90.00</f>
-        <v>90</v>
+        <f>1120.00</f>
+        <v>1120</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C129" s="1">
-[...1 lines deleted...]
-        <v>114</v>
+      <c r="C129" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C130" s="1">
-        <f>114.00</f>
-        <v>114</v>
+        <f>870.00</f>
+        <v>870</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C131" s="1">
-        <f>114.00</f>
-        <v>114</v>
+        <f>190.00</f>
+        <v>190</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C132" s="1">
-        <f>15.95</f>
-        <v>15.95</v>
+        <f>434.00</f>
+        <v>434</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C133" s="1">
-[...1 lines deleted...]
-        <v>767</v>
+      <c r="C133" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C134" s="1">
-[...1 lines deleted...]
-        <v>360</v>
+      <c r="C134" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C135" s="1">
-[...1 lines deleted...]
-        <v>1120</v>
+      <c r="C135" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C137" s="1">
-[...1 lines deleted...]
-        <v>870</v>
+      <c r="C137" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C138" s="1">
-[...1 lines deleted...]
-        <v>190</v>
+      <c r="C138" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C139" s="1">
-[...1 lines deleted...]
-        <v>134</v>
+      <c r="C139" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C140" s="1">
-[...1 lines deleted...]
-        <v>434</v>
+      <c r="C140" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="141" spans="1:3">
-      <c r="A141" s="3" t="s">
+      <c r="A141" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B141" s="1"/>
-      <c r="C141" s="1"/>
+      <c r="B141" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C142" s="1">
-[...1 lines deleted...]
-        <v>2.2</v>
+      <c r="C142" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C143" s="1">
-[...1 lines deleted...]
-        <v>373</v>
+      <c r="C143" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C144" s="1">
-[...1 lines deleted...]
-        <v>233</v>
+      <c r="C144" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C146" s="1">
+        <f>47.00</f>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
-    <mergeCell ref="A141:C141"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>