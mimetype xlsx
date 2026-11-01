--- v1 (2026-09-16)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Обустройство строительных площадок</t>
   </si>
   <si>
     <t>Респиратор 3М 8101</t>
   </si>
   <si>
     <t>Респиратор 3М 8102</t>
   </si>
   <si>
     <t>Клей-пена универсальная RICH –10° до +35° С, 840гр./ (12шт/кор)</t>
   </si>
   <si>
     <t>Ящик металлический для песка 0,1 м3</t>
   </si>
   <si>
@@ -125,51 +125,51 @@
   <si>
     <t>Круг отрезной Металл 230х1,6х22 "ЛУГА-АБРАЗИВ" +нержавейка</t>
   </si>
   <si>
     <t xml:space="preserve">Нож технический 18 мм, пластиковый корпус // Sparta 78974 </t>
   </si>
   <si>
     <t>Щетка для заметания улиц 0,6 м (жесткий ворс, б/ч)</t>
   </si>
   <si>
     <t>Маркер краска КРАСНЫЙ на масляной основе 13-0-056</t>
   </si>
   <si>
     <t>Пильный диск 190х24Тх30/20 HEADROCK</t>
   </si>
   <si>
     <t>Каска с храповым механизмом оранжевая</t>
   </si>
   <si>
     <t>Шпатель фасадный L=100мм нерж.сталь, пласт.ручки (12-5-100)</t>
   </si>
   <si>
     <t>Шпатель фасадный L=350 мм нерж.сталь, пласт.ручки (12-5-350)</t>
   </si>
   <si>
-    <t>Черенок для лопат лопат L=1200 D=40м</t>
+    <t>Черенок для лопат L=1200 D=40м</t>
   </si>
   <si>
     <t>Шнурка каменщика нить крученая 1,5мм на катушке 100м</t>
   </si>
   <si>
     <t>Кувалда кованая с дерев ручкой Профи 2кг</t>
   </si>
   <si>
     <t>Лопата совковая ЛСП с ребром жесткости, рельсовая сталь ( б/ч )</t>
   </si>
   <si>
     <t>Молоток-кирочка с деревянной рукояткой UNIVERSE 600 гр C10296  (10645)</t>
   </si>
   <si>
     <t>Кисть флейцевая  "UNIVERSE" 50 мм натуральная щетина //82540</t>
   </si>
   <si>
     <t>Кисть флейцевая  "UNIVERSE" 100 мм натуральная щетина //82540</t>
   </si>
   <si>
     <t>Лопата штыковая  ЛСП с ребром жесткости, рельсовая сталь ( б/ч )</t>
   </si>
   <si>
     <t xml:space="preserve">Щетка для заметания 0,7 м жесткий ворс </t>
   </si>
@@ -456,50 +456,53 @@
     <t>Набор уплотнительных колец резиновых маслобензостойких</t>
   </si>
   <si>
     <t>Набор медных шайб Эврика М6 М8 М10 М12 М14 М16 110пр</t>
   </si>
   <si>
     <t>Набор смазочных ниппелей YATO 110 шт.</t>
   </si>
   <si>
     <t>Ремкомплект для бескамерных шин в прозрачном кейсе AIRLINE ATRK-8</t>
   </si>
   <si>
     <t>Высокотемпературная смазка NANO GREASE BLUE MULTIPURPOSE HT Grease XHP 222 синяя, 18 кг 4979/Ф</t>
   </si>
   <si>
     <t>Многоцелевая синяя смазка GREASE BLUE (Li) EP2 (туба 0,4кг)</t>
   </si>
   <si>
     <t xml:space="preserve">Пояс предохранительный УСП II аАЖ (ПП-2аАЖ) с набедр.и плеч.лямками, капрон.стропом и амортизатором </t>
   </si>
   <si>
     <t xml:space="preserve">Бур SDS PLUS 6х160 BERGEN (8106160) </t>
   </si>
   <si>
     <t>Зубило SDS MAX 25х400мм BERGEN (851025400)</t>
+  </si>
+  <si>
+    <t>Соединитель кабельный разъемный СКР 35-50 300А (вставка)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -851,51 +854,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C147"/>
+  <dimension ref="A1:C148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -2409,107 +2412,113 @@
       </c>
       <c r="C131" s="1">
         <f>190.00</f>
         <v>190</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C132" s="1">
         <f>434.00</f>
         <v>434</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C133" s="1" t="s">
-        <v>47</v>
+      <c r="C133" s="1">
+        <f>170.00</f>
+        <v>170</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C134" s="1" t="s">
-        <v>47</v>
+      <c r="C134" s="1">
+        <f>36.00</f>
+        <v>36</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C135" s="1" t="s">
-        <v>47</v>
+      <c r="C135" s="1">
+        <f>37.00</f>
+        <v>37</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C136" s="1" t="s">
-        <v>47</v>
+      <c r="C136" s="1">
+        <f>36.00</f>
+        <v>36</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C137" s="1" t="s">
-        <v>47</v>
+      <c r="C137" s="1">
+        <f>36.00</f>
+        <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C138" s="1" t="s">
-        <v>47</v>
+      <c r="C138" s="1">
+        <f>1400.00</f>
+        <v>1400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="141" spans="1:3">
@@ -2565,50 +2574,61 @@
       </c>
       <c r="C145" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C146" s="1">
         <f>47.00</f>
         <v>47</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C147" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>