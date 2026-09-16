--- v0 (2026-06-17)
+++ v1 (2026-09-16)
@@ -35,54 +35,54 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа запасных частей &gt; Для трубогибов ТГ /ТПГ/SWG</t>
   </si>
   <si>
     <t>Сегмент к ТГ 3/8</t>
   </si>
   <si>
     <t>РТИ к трубогибу  для ТГР-20</t>
   </si>
   <si>
     <t>РТИ к ТГ-1</t>
   </si>
   <si>
-    <t>Сегмент для трубогиба SWG  3/4"</t>
-[...2 lines deleted...]
-    <t>Сегмент для трубогиба SWG  1/2"</t>
+    <t>Сегмент для трубогиба SWG  3/4" посадочсное 32</t>
+  </si>
+  <si>
+    <t>Сегмент для трубогиба SWG  1/2" посадочное место 32,4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -497,52 +497,52 @@
       <c r="C6" s="1">
         <f>130.00</f>
         <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <f>460.00</f>
         <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
-        <f>750.00</f>
-        <v>750</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1">
         <f>500.00</f>
         <v>500</v>
       </c>