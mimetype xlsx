--- v1 (2026-09-16)
+++ v2 (2026-11-01)
@@ -521,52 +521,52 @@
       <c r="C8" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>