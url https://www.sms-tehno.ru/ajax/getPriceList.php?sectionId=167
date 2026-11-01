--- v1 (2026-08-02)
+++ v2 (2026-11-01)
@@ -12,88 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для виброплиты, вибротрамбовки, нарезчики швов) &gt; Виброплиты, вибротрамбовки</t>
   </si>
   <si>
     <t>Подшипник вибратора к z3k110 (NJ407M)</t>
   </si>
   <si>
     <t>Трос газа в сборе к z3k 50, 60, 90, 110</t>
   </si>
   <si>
     <t>Коврик резиновый к виброплите Zitrek z3k60</t>
   </si>
   <si>
     <t>Манжета 30*42*7 к z3k50, 60, 90, 110</t>
   </si>
   <si>
     <t>Подшипник вибратора к z3k110 6407</t>
   </si>
   <si>
     <t>Амортизатор виброплощадки к z3k 50, 60, 90, 110  (207480)</t>
   </si>
   <si>
     <t>Вал вибратора к z3k110</t>
   </si>
   <si>
     <t>Прокладка крышки корпуса цилиндра TSS-WP160</t>
   </si>
   <si>
+    <t>Фиксатор ручки управления TSS-WP100TH</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Запасные части &gt; Запчасти для виброплиты, вибротрамбовки, нарезчики швов) &gt; Виброплиты, вибротрамбовки &gt; CNCJ-72, CNCJ-80</t>
   </si>
   <si>
     <t>Сцепление в сборе CNCJ 72 (бензиновый двигатель вал 20 мм)</t>
   </si>
   <si>
     <t>Резиновое уплотнение 160*4 к CNCJ 72 FW</t>
   </si>
   <si>
     <t>Резиновое уплотнение 100*3.1 к CNCJ 72 FW</t>
   </si>
   <si>
     <t>Резиновое уплотнение</t>
   </si>
   <si>
     <t>Подшипник 6204 к CNCJ 72 арт.11</t>
   </si>
   <si>
     <t>Подшипник 6204 2z к CNCJ 72 арт.21</t>
   </si>
   <si>
     <t>Колодки сцепления CNCJ 72 FW (Honda GX-160)</t>
   </si>
   <si>
     <t>Рычаг дросельной заслонки к CNCJ 72 FW</t>
@@ -384,53 +390,50 @@
     <t>Натяжитель ремня  (CNP330A023)</t>
   </si>
   <si>
     <t>Вал ведущий вибратора L=288 для 330Y</t>
   </si>
   <si>
     <t>Вал ведущий вибратора L=288, D50</t>
   </si>
   <si>
     <t>Вал ведомый вибратора L=243, D30</t>
   </si>
   <si>
     <t>Вал ведомый вибратора L=240, D50</t>
   </si>
   <si>
     <t>Вал ведомый вибратора L=240  330Y</t>
   </si>
   <si>
     <t>Тросик управления реверсом L=90 см</t>
   </si>
   <si>
     <t>Шпонка 12х20х40</t>
   </si>
   <si>
     <t>Трос  реверсом (управления)  WPU1550</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Диск кулачковый CNP30</t>
   </si>
   <si>
     <t>Втулка реверса CNP330</t>
   </si>
   <si>
     <t>Крышка подшипника TSS-WP160</t>
   </si>
   <si>
     <t>Сальник 20*30*8 кривошипа</t>
   </si>
   <si>
     <t>Кольцо стопорное d 30 мм</t>
   </si>
   <si>
     <t>Рычагдросельной заслонки CNP30/330</t>
   </si>
   <si>
     <t>Тросик газа TSS-СР-240</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для виброплиты, вибротрамбовки, нарезчики швов) &gt; Виброплиты, вибротрамбовки &gt; CNQ</t>
   </si>
@@ -809,54 +812,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C134"/>
+  <dimension ref="A1:C135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A133" sqref="A133"/>
+      <selection activeCell="A134" sqref="A134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -937,1488 +940,1499 @@
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="1">
         <f>3790.00</f>
         <v>3790</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="1"/>
-      <c r="C14" s="1"/>
+      <c r="B14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="1">
+      <c r="A15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="1">
         <f>2000.00</f>
         <v>2000</v>
       </c>
     </row>
-    <row r="16" spans="1:3">
-[...6 lines deleted...]
-      <c r="C16" s="1">
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="1">
         <f>350.00</f>
         <v>350</v>
       </c>
     </row>
-    <row r="17" spans="1:3">
-[...6 lines deleted...]
-      <c r="C17" s="1">
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="1">
         <f>360.00</f>
         <v>360</v>
       </c>
     </row>
-    <row r="18" spans="1:3">
-[...6 lines deleted...]
-      <c r="C18" s="1">
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
-    <row r="19" spans="1:3">
-[...10 lines deleted...]
-    </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C20" s="1">
         <f>580.00</f>
         <v>580</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C21" s="1">
+        <f>580.00</f>
+        <v>580</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="1">
         <f>4990.00</f>
         <v>4990</v>
       </c>
     </row>
-    <row r="22" spans="1:3">
-[...6 lines deleted...]
-      <c r="C22" s="1">
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="1">
         <f>650.00</f>
         <v>650</v>
       </c>
     </row>
-    <row r="23" spans="1:3">
-[...6 lines deleted...]
-      <c r="C23" s="1">
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="1">
         <f>5880.00</f>
         <v>5880</v>
       </c>
     </row>
-    <row r="24" spans="1:3">
-[...6 lines deleted...]
-      <c r="C24" s="1">
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="1">
         <f>7200.00</f>
         <v>7200</v>
       </c>
     </row>
-    <row r="25" spans="1:3">
-[...6 lines deleted...]
-      <c r="C25" s="1">
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="1">
         <f>320.00</f>
         <v>320</v>
       </c>
     </row>
-    <row r="26" spans="1:3">
-[...6 lines deleted...]
-      <c r="C26" s="1">
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="1">
         <f>1541.00</f>
         <v>1541</v>
       </c>
     </row>
-    <row r="27" spans="1:3">
-[...6 lines deleted...]
-      <c r="C27" s="1">
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="1">
         <f>3700.00</f>
         <v>3700</v>
       </c>
     </row>
-    <row r="28" spans="1:3">
-[...6 lines deleted...]
-      <c r="C28" s="1">
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="1">
         <f>1560.00</f>
         <v>1560</v>
       </c>
     </row>
-    <row r="29" spans="1:3">
-[...6 lines deleted...]
-      <c r="C29" s="1">
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="1">
         <f>1800.00</f>
         <v>1800</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
-[...6 lines deleted...]
-      <c r="C30" s="1">
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="1">
         <f>420.00</f>
         <v>420</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
-[...6 lines deleted...]
-      <c r="C31" s="1">
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="1">
         <f>2830.00</f>
         <v>2830</v>
       </c>
     </row>
-    <row r="32" spans="1:3">
-[...6 lines deleted...]
-      <c r="C32" s="1">
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="1">
         <f>3600.00</f>
         <v>3600</v>
       </c>
     </row>
-    <row r="33" spans="1:3">
-[...6 lines deleted...]
-      <c r="C33" s="1">
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34" s="1">
         <f>900.00</f>
         <v>900</v>
       </c>
     </row>
-    <row r="34" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="35" spans="1:3">
-      <c r="A35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="1">
+      <c r="A35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
-    <row r="36" spans="1:3">
-[...6 lines deleted...]
-      <c r="C36" s="1">
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
-    <row r="37" spans="1:3">
-[...6 lines deleted...]
-      <c r="C37" s="1">
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1">
         <f>500.00</f>
         <v>500</v>
       </c>
     </row>
-    <row r="38" spans="1:3">
-[...6 lines deleted...]
-      <c r="C38" s="1">
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" s="1">
         <f>950.00</f>
         <v>950</v>
       </c>
     </row>
-    <row r="39" spans="1:3">
-[...6 lines deleted...]
-      <c r="C39" s="1">
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
-    <row r="40" spans="1:3">
-[...10 lines deleted...]
-    </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C41" s="1">
         <f>210.00</f>
         <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C42" s="1">
+        <f>210.00</f>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C43" s="1">
         <f>420.00</f>
         <v>420</v>
       </c>
     </row>
-    <row r="43" spans="1:3">
-[...6 lines deleted...]
-      <c r="C43" s="1">
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="1">
         <f>6500.00</f>
         <v>6500</v>
       </c>
     </row>
-    <row r="44" spans="1:3">
-[...6 lines deleted...]
-      <c r="C44" s="1">
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="1">
         <f>625.00</f>
         <v>625</v>
       </c>
     </row>
-    <row r="45" spans="1:3">
-[...6 lines deleted...]
-      <c r="C45" s="1">
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="1">
         <f>2200.00</f>
         <v>2200</v>
       </c>
     </row>
-    <row r="46" spans="1:3">
-[...6 lines deleted...]
-      <c r="C46" s="1">
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C47" s="1">
         <f>1200.00</f>
         <v>1200</v>
       </c>
     </row>
-    <row r="47" spans="1:3">
-[...6 lines deleted...]
-      <c r="C47" s="1">
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="1">
         <f>1340.00</f>
         <v>1340</v>
       </c>
     </row>
-    <row r="48" spans="1:3">
-[...6 lines deleted...]
-      <c r="C48" s="1">
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="1">
         <f>6200.00</f>
         <v>6200</v>
       </c>
     </row>
-    <row r="49" spans="1:3">
-[...6 lines deleted...]
-      <c r="C49" s="1">
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="1">
         <f>5150.00</f>
         <v>5150</v>
       </c>
     </row>
-    <row r="50" spans="1:3">
-[...6 lines deleted...]
-      <c r="C50" s="1">
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
-    <row r="51" spans="1:3">
-[...6 lines deleted...]
-      <c r="C51" s="1">
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
-    <row r="52" spans="1:3">
-[...6 lines deleted...]
-      <c r="C52" s="1">
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="1">
         <f>1320.00</f>
         <v>1320</v>
       </c>
     </row>
-    <row r="53" spans="1:3">
-[...6 lines deleted...]
-      <c r="C53" s="1">
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="1">
         <f>520.00</f>
         <v>520</v>
       </c>
     </row>
-    <row r="54" spans="1:3">
-[...6 lines deleted...]
-      <c r="C54" s="1">
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="1">
         <f>460.00</f>
         <v>460</v>
       </c>
     </row>
-    <row r="55" spans="1:3">
-[...6 lines deleted...]
-      <c r="C55" s="1">
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="1">
         <f>1680.00</f>
         <v>1680</v>
       </c>
     </row>
-    <row r="56" spans="1:3">
-[...6 lines deleted...]
-      <c r="C56" s="1">
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="1">
         <f>2200.00</f>
         <v>2200</v>
       </c>
     </row>
-    <row r="57" spans="1:3">
-[...6 lines deleted...]
-      <c r="C57" s="1">
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="1">
         <f>5400.00</f>
         <v>5400</v>
       </c>
     </row>
-    <row r="58" spans="1:3">
-[...6 lines deleted...]
-      <c r="C58" s="1">
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="1">
         <f>5470.00</f>
         <v>5470</v>
       </c>
     </row>
-    <row r="59" spans="1:3">
-[...10 lines deleted...]
-    </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C60" s="1">
         <f>5500.00</f>
         <v>5500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C61" s="1">
+        <f>5500.00</f>
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
-    <row r="62" spans="1:3">
-[...6 lines deleted...]
-      <c r="C62" s="1">
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="1">
         <f>1700.00</f>
         <v>1700</v>
       </c>
     </row>
-    <row r="63" spans="1:3">
-[...6 lines deleted...]
-      <c r="C63" s="1">
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="1">
         <f>690.00</f>
         <v>690</v>
       </c>
     </row>
-    <row r="64" spans="1:3">
-[...6 lines deleted...]
-      <c r="C64" s="1">
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="1">
         <f>13100.00</f>
         <v>13100</v>
       </c>
     </row>
-    <row r="65" spans="1:3">
-[...6 lines deleted...]
-      <c r="C65" s="1">
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="1">
         <f>2310.00</f>
         <v>2310</v>
       </c>
     </row>
-    <row r="66" spans="1:3">
-[...6 lines deleted...]
-      <c r="C66" s="1">
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C67" s="1">
         <f>110500.00</f>
         <v>110500</v>
       </c>
     </row>
-    <row r="67" spans="1:3">
-[...6 lines deleted...]
-      <c r="C67" s="1">
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" s="1">
         <f>20000.00</f>
         <v>20000</v>
       </c>
     </row>
-    <row r="68" spans="1:3">
-[...6 lines deleted...]
-      <c r="C68" s="1">
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" s="1">
         <f>5900.00</f>
         <v>5900</v>
       </c>
     </row>
-    <row r="69" spans="1:3">
-[...6 lines deleted...]
-      <c r="C69" s="1">
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C70" s="1">
         <f>7600.00</f>
         <v>7600</v>
       </c>
     </row>
-    <row r="70" spans="1:3">
-[...6 lines deleted...]
-      <c r="C70" s="1">
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C71" s="1">
         <f>2890.00</f>
         <v>2890</v>
       </c>
     </row>
-    <row r="71" spans="1:3">
-[...6 lines deleted...]
-      <c r="C71" s="1">
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C72" s="1">
         <f>1750.00</f>
         <v>1750</v>
       </c>
     </row>
-    <row r="72" spans="1:3">
-[...6 lines deleted...]
-      <c r="C72" s="1">
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C73" s="1">
         <f>1890.00</f>
         <v>1890</v>
       </c>
     </row>
-    <row r="73" spans="1:3">
-[...6 lines deleted...]
-      <c r="C73" s="1">
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C74" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
-    <row r="74" spans="1:3">
-[...6 lines deleted...]
-      <c r="C74" s="1">
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C75" s="1">
         <f>26680.00</f>
         <v>26680</v>
       </c>
     </row>
-    <row r="75" spans="1:3">
-[...6 lines deleted...]
-      <c r="C75" s="1">
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="1">
         <f>1500.00</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="76" spans="1:3">
-[...6 lines deleted...]
-      <c r="C76" s="1">
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C77" s="1">
         <f>86200.00</f>
         <v>86200</v>
       </c>
     </row>
-    <row r="77" spans="1:3">
-[...6 lines deleted...]
-      <c r="C77" s="1">
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C78" s="1">
         <f>7640.00</f>
         <v>7640</v>
       </c>
     </row>
-    <row r="78" spans="1:3">
-[...6 lines deleted...]
-      <c r="C78" s="1">
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C79" s="1">
         <f>2580.00</f>
         <v>2580</v>
       </c>
     </row>
-    <row r="79" spans="1:3">
-[...6 lines deleted...]
-      <c r="C79" s="1">
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C80" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
-    <row r="80" spans="1:3">
-[...6 lines deleted...]
-      <c r="C80" s="1">
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="1">
         <f>3600.00</f>
         <v>3600</v>
       </c>
     </row>
-    <row r="81" spans="1:3">
-[...6 lines deleted...]
-      <c r="C81" s="1">
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="1">
         <f>1980.00</f>
         <v>1980</v>
       </c>
     </row>
-    <row r="82" spans="1:3">
-[...6 lines deleted...]
-      <c r="C82" s="1">
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C83" s="1">
         <f>6540.00</f>
         <v>6540</v>
       </c>
     </row>
-    <row r="83" spans="1:3">
-[...6 lines deleted...]
-      <c r="C83" s="1">
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C84" s="1">
         <f>1500.00</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="84" spans="1:3">
-[...6 lines deleted...]
-      <c r="C84" s="1">
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C85" s="1">
         <f>4900.00</f>
         <v>4900</v>
       </c>
     </row>
-    <row r="85" spans="1:3">
-[...6 lines deleted...]
-      <c r="C85" s="1">
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="1">
         <f>1500.00</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="86" spans="1:3">
-[...6 lines deleted...]
-      <c r="C86" s="1">
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C87" s="1">
         <f>490.00</f>
         <v>490</v>
       </c>
     </row>
-    <row r="87" spans="1:3">
-[...6 lines deleted...]
-      <c r="C87" s="1">
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C88" s="1">
         <f>590.00</f>
         <v>590</v>
       </c>
     </row>
-    <row r="88" spans="1:3">
-[...6 lines deleted...]
-      <c r="C88" s="1">
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C89" s="1">
         <f>4200.00</f>
         <v>4200</v>
       </c>
     </row>
-    <row r="89" spans="1:3">
-[...10 lines deleted...]
-    </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C90" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C91" s="1">
+        <f>100.00</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C92" s="1">
         <f>1750.00</f>
         <v>1750</v>
       </c>
     </row>
-    <row r="92" spans="1:3">
-[...6 lines deleted...]
-      <c r="C92" s="1">
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C93" s="1">
         <f>3650.00</f>
         <v>3650</v>
       </c>
     </row>
-    <row r="93" spans="1:3">
-[...6 lines deleted...]
-      <c r="C93" s="1">
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C94" s="1">
         <f>5900.00</f>
         <v>5900</v>
       </c>
     </row>
-    <row r="94" spans="1:3">
-[...6 lines deleted...]
-      <c r="C94" s="1">
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C95" s="1">
         <f>1500.00</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="95" spans="1:3">
-[...6 lines deleted...]
-      <c r="C95" s="1">
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C96" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
-    <row r="96" spans="1:3">
-[...6 lines deleted...]
-      <c r="C96" s="1">
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C97" s="1">
         <f>5000.00</f>
         <v>5000</v>
       </c>
     </row>
-    <row r="97" spans="1:3">
-[...6 lines deleted...]
-      <c r="C97" s="1">
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C98" s="1">
         <f>1420.00</f>
         <v>1420</v>
       </c>
     </row>
-    <row r="98" spans="1:3">
-[...6 lines deleted...]
-      <c r="C98" s="1">
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C99" s="1">
         <f>5600.00</f>
         <v>5600</v>
       </c>
     </row>
-    <row r="99" spans="1:3">
-[...6 lines deleted...]
-      <c r="C99" s="1">
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C100" s="1">
         <f>920.00</f>
         <v>920</v>
       </c>
     </row>
-    <row r="100" spans="1:3">
-[...6 lines deleted...]
-      <c r="C100" s="1">
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C101" s="1">
         <f>1500.00</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="101" spans="1:3">
-[...6 lines deleted...]
-      <c r="C101" s="1">
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C102" s="1">
         <f>4400.00</f>
         <v>4400</v>
       </c>
     </row>
-    <row r="102" spans="1:3">
-[...6 lines deleted...]
-      <c r="C102" s="1">
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C103" s="1">
         <f>4600.00</f>
         <v>4600</v>
       </c>
     </row>
-    <row r="103" spans="1:3">
-[...6 lines deleted...]
-      <c r="C103" s="1">
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C104" s="1">
         <f>5450.00</f>
         <v>5450</v>
       </c>
     </row>
-    <row r="104" spans="1:3">
-[...6 lines deleted...]
-      <c r="C104" s="1">
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C105" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
-    <row r="105" spans="1:3">
-[...10 lines deleted...]
-    </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C106" s="1">
         <f>2000.00</f>
         <v>2000</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C107" s="1">
+        <f>2000.00</f>
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C108" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
-    <row r="108" spans="1:3">
-[...6 lines deleted...]
-      <c r="C108" s="1">
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C109" s="1">
         <f>20.00</f>
         <v>20</v>
       </c>
     </row>
-    <row r="109" spans="1:3">
-[...6 lines deleted...]
-      <c r="C109" s="1">
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C110" s="1">
         <f>2000.00</f>
         <v>2000</v>
       </c>
     </row>
-    <row r="110" spans="1:3">
-[...6 lines deleted...]
-      <c r="C110" s="1">
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C111" s="1">
         <f>1400.00</f>
         <v>1400</v>
       </c>
     </row>
-    <row r="111" spans="1:3">
-[...6 lines deleted...]
-      <c r="C111" s="1">
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C112" s="1">
         <f>1280.00</f>
         <v>1280</v>
       </c>
     </row>
-    <row r="112" spans="1:3">
-[...6 lines deleted...]
-      <c r="C112" s="1">
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C113" s="1">
         <f>890.00</f>
         <v>890</v>
       </c>
     </row>
-    <row r="113" spans="1:3">
-[...6 lines deleted...]
-      <c r="C113" s="1">
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C114" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="114" spans="1:3">
-[...6 lines deleted...]
-      <c r="C114" s="1">
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C115" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
-    <row r="115" spans="1:3">
-[...6 lines deleted...]
-      <c r="C115" s="1">
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C116" s="1">
         <f>2200.00</f>
         <v>2200</v>
       </c>
     </row>
-    <row r="116" spans="1:3">
-[...6 lines deleted...]
-      <c r="C116" s="1">
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C117" s="1">
         <f>4760.00</f>
         <v>4760</v>
       </c>
     </row>
-    <row r="117" spans="1:3">
-[...6 lines deleted...]
-      <c r="C117" s="1">
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C118" s="1">
         <f>6075.00</f>
         <v>6075</v>
       </c>
     </row>
-    <row r="118" spans="1:3">
-[...6 lines deleted...]
-      <c r="C118" s="1">
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C119" s="1">
         <f>7980.00</f>
         <v>7980</v>
       </c>
     </row>
-    <row r="119" spans="1:3">
-[...6 lines deleted...]
-      <c r="C119" s="1">
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C120" s="1">
         <f>15600.00</f>
         <v>15600</v>
       </c>
     </row>
-    <row r="120" spans="1:3">
-[...6 lines deleted...]
-      <c r="C120" s="1">
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C121" s="1">
         <f>5600.00</f>
         <v>5600</v>
       </c>
     </row>
-    <row r="121" spans="1:3">
-[...6 lines deleted...]
-      <c r="C121" s="1">
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C122" s="1">
         <f>29400.00</f>
         <v>29400</v>
       </c>
     </row>
-    <row r="122" spans="1:3">
-[...6 lines deleted...]
-      <c r="C122" s="1">
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C123" s="1">
         <f>7900.00</f>
         <v>7900</v>
       </c>
     </row>
-    <row r="123" spans="1:3">
-[...6 lines deleted...]
-      <c r="C123" s="1">
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C124" s="1">
         <f>5560.00</f>
         <v>5560</v>
       </c>
     </row>
-    <row r="124" spans="1:3">
-[...6 lines deleted...]
-      <c r="C124" s="1">
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C125" s="1">
         <f>470.00</f>
         <v>470</v>
-      </c>
-[...9 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C126" s="1">
-[...1 lines deleted...]
-        <v>2200</v>
+      <c r="C126" s="1" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C127" s="1">
-        <f>1780.00</f>
-        <v>1780</v>
+        <f>2200.00</f>
+        <v>2200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C128" s="1">
-        <f>1540.00</f>
-        <v>1540</v>
+        <f>1780.00</f>
+        <v>1780</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C129" s="1" t="s">
-        <v>124</v>
+      <c r="C129" s="1">
+        <f>1540.00</f>
+        <v>1540</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:3">
-      <c r="A133" s="3" t="s">
+      <c r="A133" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B133" s="1"/>
-      <c r="C133" s="1"/>
+      <c r="B133" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="134" spans="1:3">
-      <c r="A134" s="1" t="s">
+      <c r="A134" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B134" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="1">
+      <c r="B134" s="1"/>
+      <c r="C134" s="1"/>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C135" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
-    <mergeCell ref="A14:C14"/>
-[...1 lines deleted...]
-    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A134:C134"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>