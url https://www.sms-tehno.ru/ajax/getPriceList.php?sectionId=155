--- v0 (2026-06-18)
+++ v1 (2026-09-17)
@@ -823,64 +823,64 @@
       </c>
       <c r="C19" s="1">
         <f>1190.00</f>
         <v>1190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="1">
-        <f>13000.00</f>
-        <v>13000</v>
+        <f>13500.00</f>
+        <v>13500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="1">
-        <f>15000.00</f>
-        <v>15000</v>
+        <f>15450.00</f>
+        <v>15450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="1">
         <f>5810.00</f>
         <v>5810</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="1">
         <f>11000.00</f>
         <v>11000</v>
       </c>
@@ -919,88 +919,88 @@
       <c r="C27" s="1">
         <f>990.00</f>
         <v>990</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="1">
         <f>17000.00</f>
         <v>17000</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="1">
-        <f>4000.00</f>
-        <v>4000</v>
+        <f>4800.00</f>
+        <v>4800</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="1">
-        <f>4500.00</f>
-        <v>4500</v>
+        <f>4800.00</f>
+        <v>4800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="1">
         <f>68000.00</f>
         <v>68000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1">
-        <f>13000.00</f>
-        <v>13000</v>
+        <f>13500.00</f>
+        <v>13500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="1">
         <f>17000.00</f>
         <v>17000</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="1">
         <f>6100.00</f>
         <v>6100</v>
       </c>
@@ -1051,112 +1051,112 @@
       <c r="C38" s="1">
         <f>10230.00</f>
         <v>10230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="1">
         <f>4500.00</f>
         <v>4500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="1">
-        <f>4600.00</f>
-        <v>4600</v>
+        <f>4800.00</f>
+        <v>4800</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="1">
         <f>600.00</f>
         <v>600</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="1">
-        <f>1450.00</f>
-        <v>1450</v>
+        <f>1550.00</f>
+        <v>1550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="1">
         <f>15450.00</f>
         <v>15450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
-        <f>4000.00</f>
-        <v>4000</v>
+        <f>4800.00</f>
+        <v>4800</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
-        <f>4000.00</f>
-        <v>4000</v>
+        <f>4800.00</f>
+        <v>4800</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="1">
         <f>5200.00</f>
         <v>5200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="1">
         <f>460.00</f>
         <v>460</v>
       </c>
@@ -1171,88 +1171,88 @@
       <c r="C48" s="1">
         <f>10000.00</f>
         <v>10000</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="1">
         <f>2450.00</f>
         <v>2450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="1">
-        <f>13000.00</f>
-        <v>13000</v>
+        <f>13500.00</f>
+        <v>13500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="1">
-        <f>13000.00</f>
-        <v>13000</v>
+        <f>13500.00</f>
+        <v>13500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="1">
-        <f>13000.00</f>
-        <v>13000</v>
+        <f>13500.00</f>
+        <v>13500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="1">
         <f>52000.00</f>
         <v>52000</v>
       </c>
     </row>
@@ -1344,63 +1344,65 @@
         <v>62</v>
       </c>
       <c r="C63" s="1">
         <f>17000.00</f>
         <v>17000</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C65" s="1" t="s">
-        <v>19</v>
+      <c r="C65" s="1">
+        <f>15450.00</f>
+        <v>15450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C66" s="1" t="s">
-        <v>19</v>
+      <c r="C66" s="1">
+        <f>4800.00</f>
+        <v>4800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>