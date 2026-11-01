--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для парогенераторов ПЭЭ</t>
   </si>
   <si>
     <t xml:space="preserve">Насос TAIFU QB80 ПЭЭ </t>
   </si>
   <si>
     <t>Насос Unipump QB80 220В для ПЭЭ и ПАР</t>
   </si>
   <si>
     <t>Реле РЕК 77/3 10А 24В</t>
   </si>
   <si>
     <t>Трансформатор понижающий ОСМ1-0,063 220/5-24</t>
   </si>
   <si>
@@ -210,50 +210,59 @@
     <t>Промежуточное реле 24V DC 5A MY3N 3 группы с колодкой</t>
   </si>
   <si>
     <t>Электроды ПЭЭ/ПАР-200 3шт</t>
   </si>
   <si>
     <t>Паропровод 1/2" 30  метров</t>
   </si>
   <si>
     <t>Паропровод 1/2" 40  метров</t>
   </si>
   <si>
     <t>Реле давления КР 1  (070-110166R)</t>
   </si>
   <si>
     <t>Крышка ПЭЭ-150 нерж</t>
   </si>
   <si>
     <t>Котел в сборе ПЭЭ-150 ; ПАР-150</t>
   </si>
   <si>
     <t>Электроды ПЭЭ/ПАР-30 3шт</t>
   </si>
   <si>
     <t>Втулка изолирующая ПЭЭ 30</t>
+  </si>
+  <si>
+    <t>Арматура светосигнальная 36 В.(желтая)</t>
+  </si>
+  <si>
+    <t>Трансформатор понижающий ОСМ 1-0,63220/5-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вентилятор обдува 120*120 220 В. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -605,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C66"/>
+  <dimension ref="A1:C69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -1195,52 +1204,52 @@
       <c r="C50" s="1">
         <f>13500.00</f>
         <v>13500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="1">
         <f>13500.00</f>
         <v>13500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>750.00</f>
+        <v>750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="1">
         <f>13500.00</f>
         <v>13500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1359,50 +1368,84 @@
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="1">
         <f>15450.00</f>
         <v>15450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C66" s="1">
         <f>4800.00</f>
         <v>4800</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" s="1">
+        <f>5500.00</f>
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>