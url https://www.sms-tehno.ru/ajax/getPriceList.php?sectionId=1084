--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -1013,112 +1013,112 @@
       <c r="C38" s="1">
         <f>23679.00</f>
         <v>23679</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="1">
         <f>35290.00</f>
         <v>35290</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="1">
-        <f>13579.00</f>
-        <v>13579</v>
+        <f>13850.00</f>
+        <v>13850</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="1">
         <f>44655.00</f>
         <v>44655</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="1">
-        <f>13050.00</f>
-        <v>13050</v>
+        <f>13440.00</f>
+        <v>13440</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="1">
         <f>8750.00</f>
         <v>8750</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
         <f>6190.00</f>
         <v>6190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
-        <f>5500.00</f>
-        <v>5500</v>
+        <f>5700.00</f>
+        <v>5700</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="1">
         <f>6300.00</f>
         <v>6300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>24</v>
       </c>
     </row>