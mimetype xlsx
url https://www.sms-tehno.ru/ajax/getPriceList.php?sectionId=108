--- v0 (2026-06-20)
+++ v1 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для КТПТО</t>
   </si>
   <si>
     <t>Вольтметр Э-8030 150В</t>
   </si>
   <si>
     <t>Кольцо 8ВЩ 370.046-01</t>
   </si>
   <si>
     <t>Кольцо 8ВЩ 370.046-02</t>
   </si>
   <si>
     <t>Контакт передвижной переключателя режима тр-ра 8ВЩ.551.100 (Минск)</t>
   </si>
   <si>
@@ -78,53 +78,50 @@
     <t>Арматура светосиг. СКЛ-14А-К-3-380В красная</t>
   </si>
   <si>
     <t>Пускатель ПМ12160-150 (кат.380В, 160А 380В)</t>
   </si>
   <si>
     <t>Кабель КГ 1х70</t>
   </si>
   <si>
     <t>Колодка клеммная 4х160А</t>
   </si>
   <si>
     <t>Изолятор ИО-1/2,5( КТПТО)</t>
   </si>
   <si>
     <t>Наконечник каб. медн.  -луж. 70мм (D отверстия 10-12мм)</t>
   </si>
   <si>
     <t>Реле ВС-33 2УХЛ4</t>
   </si>
   <si>
     <t>Реле времени ВС-33 2УХЛ4</t>
   </si>
   <si>
     <t>Автомат ВА51-35М2-341810 УХЛ3160А (н/р 220в 50Гц)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Масло трансформаторное ТКП (осушен., до 1000в) 10 л.</t>
   </si>
   <si>
     <t>Переключатель ПК-16-54Д3097 КТПТО (контроля тока)</t>
   </si>
   <si>
     <t>Кольцо 8ВЩ 370.051-01</t>
   </si>
   <si>
     <t>Кольцо 8ВЩ 370.051-02</t>
   </si>
   <si>
     <t>Наконечник каб. медн.  -луж. 35мм (D отверстия 10мм)</t>
   </si>
   <si>
     <t>Автомат ВА51-35М2-341810 УХЛ3160А (н/р 380в 50Гц)</t>
   </si>
   <si>
     <t>Амперметр Э-8030-М1 600/5</t>
   </si>
   <si>
     <t>Трансформатор ОСМ1-0063У3 380/36</t>
   </si>
   <si>
     <t>Переключатель ПК-16-54Л2081 КТПТО (контроля напряжения)</t>
   </si>
@@ -629,51 +626,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C73"/>
+  <dimension ref="A1:C72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -872,650 +869,638 @@
       <c r="C21" s="1">
         <f>4990.00</f>
         <v>4990</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="1">
         <f>6750.00</f>
         <v>6750</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>1580.00</f>
+        <v>1580</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="1">
-        <f>1580.00</f>
-        <v>1580</v>
+        <f>180.00</f>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="1">
-        <f>180.00</f>
-        <v>180</v>
+        <f>250.00</f>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="1">
-        <f>250.00</f>
-        <v>250</v>
+        <f>120.00</f>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="1">
-        <f>120.00</f>
-        <v>120</v>
+        <f>9635.00</f>
+        <v>9635</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="1">
-        <f>9635.00</f>
-        <v>9635</v>
+        <f>1060.00</f>
+        <v>1060</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="1">
-        <f>1060.00</f>
-        <v>1060</v>
+        <f>3850.00</f>
+        <v>3850</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="1">
-        <f>3850.00</f>
-        <v>3850</v>
+        <f>2490.00</f>
+        <v>2490</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="1">
-        <f>2490.00</f>
-        <v>2490</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>1650.00</f>
+        <v>1650</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="1">
-        <f>1650.00</f>
-        <v>1650</v>
+        <f>490.00</f>
+        <v>490</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="1">
-        <f>490.00</f>
-        <v>490</v>
+        <f>5120.00</f>
+        <v>5120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="1">
-        <f>5120.00</f>
-        <v>5120</v>
+        <f>1400.00</f>
+        <v>1400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="1">
         <f>1400.00</f>
         <v>1400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="1">
-        <f>1400.00</f>
-        <v>1400</v>
+        <f>3200.00</f>
+        <v>3200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="1">
-        <f>3200.00</f>
-        <v>3200</v>
+        <f>660.00</f>
+        <v>660</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="1">
-        <f>660.00</f>
-        <v>660</v>
+        <f>1440.00</f>
+        <v>1440</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="1">
-        <f>1440.00</f>
-        <v>1440</v>
+        <f>220.00</f>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="1">
-        <f>220.00</f>
-        <v>220</v>
+        <f>390.00</f>
+        <v>390</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="1">
-        <f>390.00</f>
-        <v>390</v>
+        <f>6890.00</f>
+        <v>6890</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
-        <f>6890.00</f>
-        <v>6890</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
-        <f>450.00</f>
-        <v>450</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>85.00</f>
+        <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="1">
-        <f>85.00</f>
-        <v>85</v>
+        <f>2400.00</f>
+        <v>2400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="1">
-        <f>2400.00</f>
-        <v>2400</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>3070.00</f>
+        <v>3070</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="1">
-        <f>3070.00</f>
-        <v>3070</v>
+        <f>1050.00</f>
+        <v>1050</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="1">
-        <f>1050.00</f>
-        <v>1050</v>
+        <f>1890.00</f>
+        <v>1890</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="1">
-        <f>1890.00</f>
-        <v>1890</v>
+        <f>7235.00</f>
+        <v>7235</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="1">
-        <f>7235.00</f>
-        <v>7235</v>
+        <f>2450.00</f>
+        <v>2450</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="1">
-        <f>2450.00</f>
-        <v>2450</v>
+        <f>600.00</f>
+        <v>600</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="1">
-        <f>600.00</f>
-        <v>600</v>
+        <f>9600.00</f>
+        <v>9600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="1">
-        <f>9600.00</f>
-        <v>9600</v>
+        <f>350.00</f>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="1">
-        <f>350.00</f>
-        <v>350</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C59" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>2280.00</f>
+        <v>2280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="1">
-        <f>2280.00</f>
-        <v>2280</v>
+        <f>4210.00</f>
+        <v>4210</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="1">
-        <f>4210.00</f>
-        <v>4210</v>
+        <f>370.00</f>
+        <v>370</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="1">
-        <f>370.00</f>
-        <v>370</v>
+        <f>2490.00</f>
+        <v>2490</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C63" s="1">
-        <f>2490.00</f>
-        <v>2490</v>
+        <f>60.00</f>
+        <v>60</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="1">
-        <f>60.00</f>
-        <v>60</v>
+        <f>18900.00</f>
+        <v>18900</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="1">
-        <f>18900.00</f>
-        <v>18900</v>
+        <f>1300.00</f>
+        <v>1300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C66" s="1">
-        <f>1300.00</f>
-        <v>1300</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C67" s="1">
-        <f>450.00</f>
-        <v>450</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="1">
-        <f>135.00</f>
-        <v>135</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C69" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C70" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C71" s="1">
-[...1 lines deleted...]
-        <v>150</v>
+      <c r="C71" s="1" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>71</v>
-      </c>
-[...15 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>